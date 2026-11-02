--- v1 (2026-01-28)
+++ v2 (2026-11-02)
@@ -63,84 +63,84 @@
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>PENDIDIKAN</t>
   </si>
   <si>
     <t>Jumlah Warga Negara Usia 7 - 15 Tahun yang berpartisipasi dalam pendidikan dasar (SD/MI, SMP/MTs)</t>
   </si>
   <si>
     <t>105,72</t>
   </si>
   <si>
     <t>110,08</t>
   </si>
   <si>
     <t>106,94</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Pendidikan</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>Jumlah Warga Negara Usia 7 - 18 Tahun yang belum menyelesaikan pendidikan dasar dan atau menengah yang perpartisipasi dalam pendidikan kesetaraan</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>Jumlah Warga Negara Usia 5- 6 Tahun yang berpartisipasi dalam pendidikan PAUD</t>
   </si>
   <si>
     <t>80,56</t>
   </si>
   <si>
     <t>88,40</t>
   </si>
   <si>
     <t>93,76</t>
   </si>
   <si>
     <t>99,31</t>
+  </si>
+  <si>
+    <t>95,13</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -811,130 +811,130 @@
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="J9" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="13" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="J10" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="13" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="14" t="s">
+      <c r="E11" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="E11" s="14" t="s">
+      <c r="F11" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="F11" s="14" t="s">
+      <c r="G11" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="14" t="s">
+      <c r="H11" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H11" s="14" t="s">
+      <c r="I11" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="J11" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="K11" s="13" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>