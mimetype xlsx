--- v1 (2026-03-15)
+++ v2 (2026-10-12)
@@ -54,66 +54,66 @@
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>PERENCANAAN</t>
   </si>
   <si>
     <t>Persentase dokumen pengendalian yang disusun tepat waktu</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
+    <t>Badan Perencanaan Pembangunan Daerah</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>Persentase Dokumen Perencanaan Daerah yang ditetapkan dengan PERDA/PERKADA tepat waktu</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...13 lines deleted...]
-    <t>Persentase Dokumen Perencanaan Daerah yang ditetapkan dengan PERDA/PERKADA tepat waktu</t>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Persentase keselarasan perencanaan sasaran RKPD bidang ekonomi dan SDA dengan RPJMD</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>Persentase keselarasan perencanaan sasaran RKPD bidang Pemerintahan sosial budaya dengan RPJMD</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Persentase ketersediaan dokumen perencanaan pengembangan kota-kota menengah dan besar</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
@@ -802,200 +802,200 @@
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="J9" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="13" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="14" t="s">
-[...11 lines deleted...]
-      <c r="H10" s="14" t="s">
+      <c r="I10" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="J10" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="13" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="J11" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="K11" s="13" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="J12" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="K12" s="13" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="J13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="K13" s="13" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>