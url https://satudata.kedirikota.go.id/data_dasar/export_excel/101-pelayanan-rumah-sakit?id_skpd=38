--- v1 (2026-02-14)
+++ v2 (2026-04-03)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Pelayanan Rumah Sakit</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -66,119 +66,194 @@
   <si>
     <t>001</t>
   </si>
   <si>
     <t>KESEHATAN</t>
   </si>
   <si>
     <t>RSUD GAMBIRAN</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>001.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Kematian di RSUD Gambiran - NDR</t>
   </si>
   <si>
     <t>80,23</t>
   </si>
   <si>
-    <t>43,48</t>
+    <t>39,13</t>
+  </si>
+  <si>
+    <t>40,27</t>
+  </si>
+  <si>
+    <t>59,21</t>
   </si>
   <si>
     <t>Permil</t>
   </si>
   <si>
     <t>Rumah Sakit Umum Daerah Gambiran</t>
   </si>
   <si>
     <t>001.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Kematian di RSUD Gambiran - GDR</t>
   </si>
   <si>
     <t>150,36</t>
   </si>
   <si>
-    <t>57,61</t>
+    <t>69,77</t>
+  </si>
+  <si>
+    <t>68,89</t>
+  </si>
+  <si>
+    <t>68,42</t>
+  </si>
+  <si>
+    <t>99,97</t>
   </si>
   <si>
     <t>001.03</t>
   </si>
   <si>
     <t xml:space="preserve">        BOR Rawat Inap</t>
   </si>
   <si>
-    <t>41,00</t>
+    <t>40,60</t>
+  </si>
+  <si>
+    <t>51,85</t>
+  </si>
+  <si>
+    <t>64,32</t>
+  </si>
+  <si>
+    <t>75,29</t>
+  </si>
+  <si>
+    <t>68,58</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>001.04</t>
   </si>
   <si>
     <t xml:space="preserve">        Rawat Jalan</t>
   </si>
   <si>
-    <t>75.033,00</t>
+    <t>9.838,00</t>
+  </si>
+  <si>
+    <t>76.374,00</t>
+  </si>
+  <si>
+    <t>19.170,00</t>
+  </si>
+  <si>
+    <t>25.531,00</t>
+  </si>
+  <si>
+    <t>19.167,00</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>001.05</t>
   </si>
   <si>
     <t xml:space="preserve">        Rawat Darurat</t>
   </si>
   <si>
-    <t>10.449,00</t>
+    <t>18.437,00</t>
+  </si>
+  <si>
+    <t>140.022,00</t>
+  </si>
+  <si>
+    <t>175.430,00</t>
+  </si>
+  <si>
+    <t>174.163,00</t>
   </si>
   <si>
     <t>001.06</t>
   </si>
   <si>
     <t xml:space="preserve">        ALOS (Average Lengh of Stay)</t>
   </si>
   <si>
+    <t>4,96</t>
+  </si>
+  <si>
+    <t>4,00</t>
+  </si>
+  <si>
+    <t>3,94</t>
+  </si>
+  <si>
+    <t>4,40</t>
+  </si>
+  <si>
     <t>Angka</t>
   </si>
   <si>
     <t>001.07</t>
   </si>
   <si>
     <t xml:space="preserve">        TOI (Turn Over Interval)</t>
   </si>
   <si>
+    <t>7,31</t>
+  </si>
+  <si>
+    <t>3,78</t>
+  </si>
+  <si>
+    <t>2,21</t>
+  </si>
+  <si>
+    <t>1,35</t>
+  </si>
+  <si>
+    <t>2,02</t>
+  </si>
+  <si>
     <t>001.08</t>
   </si>
   <si>
     <t xml:space="preserve">        Indeks Kepuasan Masyarakat di Rumah Sakit Gambiran</t>
   </si>
   <si>
     <t>85,37</t>
   </si>
   <si>
     <t>85,51</t>
   </si>
   <si>
     <t>86,88</t>
   </si>
   <si>
     <t>82,49</t>
   </si>
   <si>
     <t>89,93</t>
   </si>
   <si>
     <t>indeks</t>
   </si>
   <si>
     <t>002</t>
@@ -247,53 +322,50 @@
     <t>1.896,00</t>
   </si>
   <si>
     <t>1.991,00</t>
   </si>
   <si>
     <t>8.602,00</t>
   </si>
   <si>
     <t>5.781,00 *</t>
   </si>
   <si>
     <t>002.05</t>
   </si>
   <si>
     <t>1.033,00</t>
   </si>
   <si>
     <t>864,00</t>
   </si>
   <si>
     <t>3.357,00</t>
   </si>
   <si>
     <t>002.06</t>
-  </si>
-[...1 lines deleted...]
-    <t>4,00</t>
   </si>
   <si>
     <t>2,93</t>
   </si>
   <si>
     <t>2,69 *</t>
   </si>
   <si>
     <t>002.07</t>
   </si>
   <si>
     <t>54,00</t>
   </si>
   <si>
     <t>40,00</t>
   </si>
   <si>
     <t>13,66</t>
   </si>
   <si>
     <t>26,38 *</t>
   </si>
   <si>
     <t>002.08</t>
   </si>
@@ -843,54 +915,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D9" sqref="D9:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="4"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="4"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="4"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="4"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="4"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="4"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="4"/>
     <col min="9" max="9" width="15.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="15">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
     </row>
     <row r="2" spans="1:11" customHeight="1" ht="15">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
@@ -1027,619 +1099,619 @@
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="16" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G10" s="16" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I10" s="14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="I11" s="14" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>18</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K11" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D12" s="16" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F12" s="16" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G12" s="16" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="H12" s="16" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="I12" s="14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K12" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E13" s="16" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F13" s="16" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G13" s="16" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="H13" s="16" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="I13" s="14" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K13" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="D14" s="16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E14" s="16" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F14" s="16" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G14" s="16" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H14" s="16" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="I14" s="14" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K14" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="E15" s="16" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F15" s="16" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G15" s="16" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="H15" s="16" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="I15" s="14" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K15" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="E16" s="16" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G16" s="16" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="H16" s="16" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="I16" s="14" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K16" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="E17" s="16" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="F17" s="16" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="G17" s="16" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="I17" s="14" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="J17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K17" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E19" s="16" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="F19" s="16" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="G19" s="16" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="H19" s="18" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="I19" s="14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E20" s="16" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="G20" s="16" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="H20" s="18" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I20" s="14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K20" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D21" s="16" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="F21" s="16" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="G21" s="16" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="H21" s="18" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="I21" s="14" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J21" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K21" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E22" s="16" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F22" s="16" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="G22" s="16" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="H22" s="18" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="I22" s="14" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K22" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="F23" s="16" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="G23" s="16" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="14" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K23" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B24" s="14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="16" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="F24" s="16" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="G24" s="16" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="I24" s="14" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="J24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K24" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="1" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="14" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E25" s="16" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F25" s="16" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="G25" s="16" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="H25" s="18" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="I25" s="14" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K25" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="14" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="14" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K26" s="14" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>