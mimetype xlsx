--- v2 (2026-04-03)
+++ v3 (2026-07-11)
@@ -330,69 +330,69 @@
   <si>
     <t>5.781,00 *</t>
   </si>
   <si>
     <t>002.05</t>
   </si>
   <si>
     <t>1.033,00</t>
   </si>
   <si>
     <t>864,00</t>
   </si>
   <si>
     <t>3.357,00</t>
   </si>
   <si>
     <t>002.06</t>
   </si>
   <si>
     <t>2,93</t>
   </si>
   <si>
     <t>2,69 *</t>
   </si>
   <si>
+    <t>002.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Indeks Kepuasan Masyarakat di Rumah Sakit Kilisuci</t>
+  </si>
+  <si>
     <t>002.07</t>
   </si>
   <si>
     <t>54,00</t>
   </si>
   <si>
     <t>40,00</t>
   </si>
   <si>
     <t>13,66</t>
   </si>
   <si>
     <t>26,38 *</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">        Indeks Kepuasan Masyarakat di Rumah Sakit Kilisuci</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1603,104 +1603,104 @@
       </c>
       <c r="G24" s="16" t="s">
         <v>103</v>
       </c>
       <c r="H24" s="18" t="s">
         <v>104</v>
       </c>
       <c r="I24" s="14" t="s">
         <v>57</v>
       </c>
       <c r="J24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K24" s="14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="14" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="E25" s="16" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="F25" s="16" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G25" s="16" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>13</v>
+      </c>
+      <c r="H25" s="16" t="s">
+        <v>13</v>
       </c>
       <c r="I25" s="14" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K25" s="14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="16" t="s">
         <v>110</v>
       </c>
-      <c r="B26" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="14" t="s">
+      <c r="H26" s="18" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I26" s="14" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K26" s="14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="7"/>
     </row>
   </sheetData>
   <mergeCells>