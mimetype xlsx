--- v1 (2026-03-16)
+++ v2 (2026-05-08)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Statistik Kunci - Sosial</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -381,63 +381,69 @@
   <si>
     <t>98,46</t>
   </si>
   <si>
     <t>97,77</t>
   </si>
   <si>
     <t>013</t>
   </si>
   <si>
     <t>Jumlah Penduduk</t>
   </si>
   <si>
     <t>289.125,00</t>
   </si>
   <si>
     <t>292.199,00</t>
   </si>
   <si>
     <t>295.225,00</t>
   </si>
   <si>
     <t>298.227,00</t>
   </si>
   <si>
+    <t>301.200,00</t>
+  </si>
+  <si>
     <t>014</t>
   </si>
   <si>
     <t>Laju Pertumbuhan Penduduk</t>
   </si>
   <si>
     <t>1,09</t>
   </si>
   <si>
     <t>1,06</t>
   </si>
   <si>
     <t>1,04</t>
+  </si>
+  <si>
+    <t>1,05</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1639,100 +1645,100 @@
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>117</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>120</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>121</v>
       </c>
       <c r="H24" s="15" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F25" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G25" s="15" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="H25" s="15" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>