--- v0 (2026-03-19)
+++ v1 (2026-10-12)
@@ -835,51 +835,51 @@
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="14" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="7"/>