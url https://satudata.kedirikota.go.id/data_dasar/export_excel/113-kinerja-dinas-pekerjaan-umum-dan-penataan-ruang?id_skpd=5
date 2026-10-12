--- v0 (2026-02-14)
+++ v1 (2026-10-12)
@@ -402,201 +402,201 @@
   <si>
     <t>92.830,00</t>
   </si>
   <si>
     <t>92.865,00</t>
   </si>
   <si>
     <t>008</t>
   </si>
   <si>
     <t>Rasio Bangunan Ber-IMB per Satuan Bangunan</t>
   </si>
   <si>
     <t>40,30</t>
   </si>
   <si>
     <t>61,67</t>
   </si>
   <si>
     <t>61,95</t>
   </si>
   <si>
     <t>62,19</t>
   </si>
   <si>
+    <t>008.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah bangunan per-IMB</t>
+  </si>
+  <si>
+    <t>24.299,00</t>
+  </si>
+  <si>
+    <t>42.609,00</t>
+  </si>
+  <si>
+    <t>42.807,00</t>
+  </si>
+  <si>
+    <t>42.972,00</t>
+  </si>
+  <si>
+    <t>008.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Bangunan</t>
+  </si>
+  <si>
+    <t>60.295,00</t>
+  </si>
+  <si>
+    <t>69.097,00</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>Ketaatan terhadap RTRW</t>
+  </si>
+  <si>
+    <t>81,50</t>
+  </si>
+  <si>
+    <t>83,28</t>
+  </si>
+  <si>
+    <t>84,20</t>
+  </si>
+  <si>
+    <t>85,46</t>
+  </si>
+  <si>
+    <t>009.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Luas pemanfaatan yang sesuai RTRW</t>
+  </si>
+  <si>
+    <t>5,17</t>
+  </si>
+  <si>
+    <t>5,28</t>
+  </si>
+  <si>
+    <t>5,34</t>
+  </si>
+  <si>
+    <t>5,42</t>
+  </si>
+  <si>
+    <t>009.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah luas pemanfaatan</t>
+  </si>
+  <si>
+    <t>6,34</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>Proporsi Panjang Jaringan Jalan dengan Trotoar</t>
+  </si>
+  <si>
+    <t>45,35</t>
+  </si>
+  <si>
+    <t>45,58</t>
+  </si>
+  <si>
+    <t>42,44</t>
+  </si>
+  <si>
+    <t>44,13</t>
+  </si>
+  <si>
+    <t>010.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah panjang trotoar</t>
+  </si>
+  <si>
+    <t>42,702</t>
+  </si>
+  <si>
+    <t>43,141</t>
+  </si>
+  <si>
+    <t>40,170</t>
+  </si>
+  <si>
+    <t>41,770</t>
+  </si>
+  <si>
+    <t>010.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah panjang jalan layak dipasang trotoar</t>
+  </si>
+  <si>
+    <t>94,165</t>
+  </si>
+  <si>
+    <t>94,650</t>
+  </si>
+  <si>
+    <t>011</t>
+  </si>
+  <si>
+    <t>Indeks Infrastruktur</t>
+  </si>
+  <si>
+    <t>82,87</t>
+  </si>
+  <si>
+    <t>86,80</t>
+  </si>
+  <si>
+    <t>87,41</t>
+  </si>
+  <si>
+    <t>76,75</t>
+  </si>
+  <si>
+    <t>indeks</t>
+  </si>
+  <si>
+    <t>012</t>
+  </si>
+  <si>
+    <t>Persentase kesesuaian pemanfaatan ruang terhadap rencana tata ruang</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...148 lines deleted...]
-    <t>Persentase kesesuaian pemanfaatan ruang terhadap rencana tata ruang</t>
   </si>
   <si>
     <t>013</t>
   </si>
   <si>
     <t>Persentase Bangunan/Gedung Pemerintahan Dalam Kondisi Baik</t>
   </si>
   <si>
     <t>014</t>
   </si>
   <si>
     <t>Nilai kinerja infrastruktur drainase</t>
   </si>
   <si>
     <t>015</t>
   </si>
   <si>
     <t>Nilai kinerja infrastruktur Jalan dan Jembatan</t>
   </si>
   <si>
     <t>016</t>
   </si>
   <si>
     <t>Persentase ketaatan terhadap rencana tata ruang</t>
   </si>
@@ -2057,745 +2057,745 @@
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="12" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>124</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>126</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H29" s="15" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="B30" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="14" t="s">
+      <c r="D30" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="D30" s="16" t="s">
+      <c r="E30" s="16" t="s">
         <v>132</v>
       </c>
-      <c r="E30" s="16" t="s">
+      <c r="F30" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="F30" s="16" t="s">
+      <c r="G30" s="16" t="s">
         <v>134</v>
       </c>
-      <c r="G30" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" s="16" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>41</v>
       </c>
       <c r="J30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="B31" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="14" t="s">
+      <c r="D31" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="D31" s="16" t="s">
+      <c r="E31" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="E31" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H31" s="16" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="I31" s="14" t="s">
         <v>41</v>
       </c>
       <c r="J31" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="B32" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="13" t="s">
+      <c r="D32" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="D32" s="15" t="s">
+      <c r="E32" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="E32" s="15" t="s">
+      <c r="F32" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="F32" s="15" t="s">
+      <c r="G32" s="15" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="B33" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="14" t="s">
+      <c r="D33" s="16" t="s">
         <v>147</v>
       </c>
-      <c r="D33" s="16" t="s">
+      <c r="E33" s="16" t="s">
         <v>148</v>
       </c>
-      <c r="E33" s="16" t="s">
+      <c r="F33" s="16" t="s">
         <v>149</v>
       </c>
-      <c r="F33" s="16" t="s">
+      <c r="G33" s="16" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>108</v>
       </c>
       <c r="J33" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="B34" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="14" t="s">
+      <c r="D34" s="16" t="s">
         <v>153</v>
       </c>
-      <c r="D34" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="16" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F34" s="16" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>108</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="B35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="13" t="s">
+      <c r="D35" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="D35" s="15" t="s">
+      <c r="E35" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="E35" s="15" t="s">
+      <c r="F35" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="F35" s="15" t="s">
+      <c r="G35" s="15" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="14" t="s">
         <v>161</v>
       </c>
-      <c r="B36" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="14" t="s">
+      <c r="D36" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="D36" s="16" t="s">
+      <c r="E36" s="16" t="s">
         <v>163</v>
       </c>
-      <c r="E36" s="16" t="s">
+      <c r="F36" s="16" t="s">
         <v>164</v>
       </c>
-      <c r="F36" s="16" t="s">
+      <c r="G36" s="16" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I36" s="14" t="s">
         <v>24</v>
       </c>
       <c r="J36" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="14" t="s">
         <v>167</v>
       </c>
-      <c r="B37" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="14" t="s">
+      <c r="D37" s="16" t="s">
         <v>168</v>
       </c>
-      <c r="D37" s="16" t="s">
+      <c r="E37" s="16" t="s">
         <v>169</v>
       </c>
-      <c r="E37" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I37" s="14" t="s">
         <v>24</v>
       </c>
       <c r="J37" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="13" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="F38" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="F38" s="15" t="s">
+      <c r="G38" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="G38" s="15" t="s">
+      <c r="H38" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="H38" s="15" t="s">
+      <c r="I38" s="13" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="B39" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F39" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G39" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="12" t="s">
         <v>180</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>181</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E40" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F40" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G40" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="12" t="s">
         <v>182</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>183</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F41" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G41" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="12" t="s">
         <v>184</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>185</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F42" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G42" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="12" t="s">
         <v>186</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>187</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F43" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G43" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="H43" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="12" t="s">
         <v>188</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>189</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F44" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>190</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="12" t="s">
         <v>191</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>192</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F45" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G45" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>104</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="12" t="s">
         <v>193</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>194</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F46" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G46" s="15" t="s">
         <v>195</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>196</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="12" t="s">
         <v>197</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>198</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F47" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G47" s="15" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>199</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="12" t="s">
         <v>200</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>201</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F48" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>202</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>203</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="12" t="s">
         <v>204</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>205</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E49" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="F49" s="15" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>206</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>207</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>