--- v1 (2026-05-10)
+++ v2 (2026-10-12)
@@ -1431,51 +1431,51 @@
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>79</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>79</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="7"/>