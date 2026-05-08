--- v1 (2026-03-15)
+++ v2 (2026-05-08)
@@ -4084,51 +4084,51 @@
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="13" t="s">
         <v>146</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F88" s="15" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="15" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="I88" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J88" s="13" t="s">
         <v>16</v>
       </c>
       <c r="K88" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="13" t="s">
         <v>150</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E89" s="15" t="s">