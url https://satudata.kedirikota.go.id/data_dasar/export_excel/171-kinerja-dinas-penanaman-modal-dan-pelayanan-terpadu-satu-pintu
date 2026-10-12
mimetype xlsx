--- v1 (2026-08-23)
+++ v2 (2026-10-12)
@@ -108,54 +108,54 @@
   <si>
     <t>2.357,05</t>
   </si>
   <si>
     <t>1.347,41</t>
   </si>
   <si>
     <t>1.546,08</t>
   </si>
   <si>
     <t>1.663,26</t>
   </si>
   <si>
     <t>Milyar</t>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Skor PTSP</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>n/a</t>
+  </si>
+  <si>
     <t>94,45</t>
-  </si>
-[...1 lines deleted...]
-    <t>n/a</t>
   </si>
   <si>
     <t>Skor</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>Skor Kepatuhan Penyelenggaraan Pelayanan Publik Sektor Perizinan</t>
   </si>
   <si>
     <t>95,92</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Nilai ICOR</t>
   </si>
   <si>
     <t>7,48</t>
   </si>
   <si>
     <t>4,77</t>
   </si>
@@ -920,130 +920,130 @@
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G11" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="14" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>41</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>42</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="7"/>