--- v1 (2026-03-15)
+++ v2 (2026-05-08)
@@ -93,51 +93,51 @@
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Perdagangan dan Perindustrian</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>Persentase Koefisien Variasi Harga Antar Waktu</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>5,10</t>
   </si>
   <si>
     <t>4,19</t>
   </si>
   <si>
     <t>4,15</t>
   </si>
   <si>
-    <t>4,32</t>
+    <t>4,24</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>Nilai Peningkatan PDRB Sektor Perdagangan</t>
   </si>
   <si>
     <t>1.398,28</t>
   </si>
   <si>
     <t>1.913,74</t>
   </si>
   <si>
     <t>1.481,31</t>
   </si>
   <si>
     <t>2.610,88 *</t>
   </si>
   <si>
     <t>1.464,56</t>
   </si>
   <si>
     <t>Miliar Rupiah</t>
   </si>