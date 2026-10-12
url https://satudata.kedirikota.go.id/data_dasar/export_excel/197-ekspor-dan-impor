--- v1 (2026-03-17)
+++ v2 (2026-10-12)
@@ -60,51 +60,51 @@
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>PERDAGANGAN</t>
   </si>
   <si>
     <t>Persentase Pertumbuhan Ekspor Non Migas</t>
   </si>
   <si>
     <t>-51,00</t>
   </si>
   <si>
     <t>34,00</t>
   </si>
   <si>
     <t>116,00 *</t>
   </si>
   <si>
-    <t>-</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Perdagangan dan Perindustrian</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>