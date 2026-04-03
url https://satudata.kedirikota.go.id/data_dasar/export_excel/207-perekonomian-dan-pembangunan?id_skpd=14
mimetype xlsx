--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Perekonomian dan Pembangunan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -189,150 +189,171 @@
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Pengelolaan BUMD</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>004.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Persentase Peningkatan Laba BUMD</t>
   </si>
   <si>
     <t>46,11</t>
   </si>
   <si>
     <t>344,00</t>
   </si>
   <si>
     <t>82,37</t>
   </si>
   <si>
+    <t>7,26 *</t>
+  </si>
+  <si>
     <t>Bagian Administrasi Perekonomian</t>
   </si>
   <si>
     <t>004.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah BUMD yang melakukan prinsip tata kelola perusahaan yang baik</t>
   </si>
   <si>
     <t>1,00</t>
   </si>
   <si>
     <t>unit</t>
   </si>
   <si>
     <t>004.03</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah Raba / Rugi BUMD</t>
   </si>
   <si>
     <t>-1.097.939.421,00</t>
   </si>
   <si>
     <t>2.677.912.851,00</t>
   </si>
   <si>
     <t>4.883.637.647,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
+    <t>5.237.946.965,00 *</t>
+  </si>
+  <si>
     <t>rupiah</t>
   </si>
   <si>
     <t>004.03.01</t>
   </si>
   <si>
     <t xml:space="preserve">                Laba/Rugi Perumda Air Minum Tirta Dhaha</t>
   </si>
   <si>
     <t>1.058.716.755,00</t>
   </si>
   <si>
     <t>1.262.097.097,00</t>
   </si>
   <si>
     <t>1.495.749.642,00</t>
   </si>
   <si>
+    <t>1.580.035.712,00 *</t>
+  </si>
+  <si>
     <t>004.03.02</t>
   </si>
   <si>
     <t xml:space="preserve">                Laba/Rugi Perumda Pasar Joyoboyo</t>
   </si>
   <si>
     <t>284.873.924,00</t>
   </si>
   <si>
     <t>1.068.401.754,00</t>
   </si>
   <si>
     <t>2.174.963.258,00</t>
   </si>
   <si>
+    <t>2.240.640.253,00 *</t>
+  </si>
+  <si>
     <t>004.03.03</t>
   </si>
   <si>
     <t xml:space="preserve">                Laba/Rugi Perumda BPR Bank Kota Kediri</t>
   </si>
   <si>
     <t>-2.441.530.100,00</t>
   </si>
   <si>
     <t>347.414.000,00</t>
   </si>
   <si>
     <t>1.212.924.747,00</t>
   </si>
   <si>
+    <t>1.417.271.000,00 *</t>
+  </si>
+  <si>
     <t>004.04</t>
   </si>
   <si>
     <t xml:space="preserve">        Persentase BUMD dalam kondisi sehat</t>
   </si>
   <si>
     <t>33,33</t>
   </si>
   <si>
+    <t>100,00 *</t>
+  </si>
+  <si>
     <t>005</t>
   </si>
   <si>
     <t>Persentase kebijakan bidang perekonomian tahunan yang selaras dengan RPJMD</t>
   </si>
   <si>
     <t>75,00</t>
   </si>
   <si>
     <t>80,00</t>
+  </si>
+  <si>
+    <t>90,00 *</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Indeks Akses Keuangan Daerah</t>
   </si>
   <si>
     <t>indeks</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
@@ -370,83 +391,93 @@
         <color rgb="FFFFC000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Sangat Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">| n/a Tidak ada</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFe51c23"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFe51c23"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -490,51 +521,51 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -544,50 +575,53 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1290,346 +1324,346 @@
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="H17" s="16" t="s">
-        <v>52</v>
+      <c r="H17" s="19" t="s">
+        <v>58</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D18" s="16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="H18" s="16" t="s">
-        <v>52</v>
+      <c r="H18" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="I18" s="14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E19" s="16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F19" s="16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G19" s="16" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>69</v>
+      </c>
+      <c r="H19" s="19" t="s">
+        <v>70</v>
       </c>
       <c r="I19" s="14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E20" s="16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="H20" s="16" t="s">
-        <v>52</v>
+      <c r="H20" s="19" t="s">
+        <v>77</v>
       </c>
       <c r="I20" s="14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D21" s="16" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F21" s="16" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="H21" s="16" t="s">
-        <v>52</v>
+      <c r="H21" s="19" t="s">
+        <v>83</v>
       </c>
       <c r="I21" s="14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J21" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E22" s="16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F22" s="16" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="H22" s="16" t="s">
-        <v>52</v>
+      <c r="H22" s="19" t="s">
+        <v>89</v>
       </c>
       <c r="I22" s="14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J22" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="H23" s="16" t="s">
-        <v>52</v>
+      <c r="H23" s="19" t="s">
+        <v>93</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>21</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="12" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="H24" s="15" t="s">
-        <v>52</v>
+      <c r="H24" s="18" t="s">
+        <v>98</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="12" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>52</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>52</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>