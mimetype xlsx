--- v0 (2026-03-15)
+++ v1 (2026-10-12)
@@ -13,302 +13,293 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Realisasi Pendapatan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>KEUANGAN</t>
   </si>
   <si>
     <t>Pendapatan Asli Daerah (PAD)</t>
   </si>
   <si>
     <t>439.896.279.120,00</t>
   </si>
   <si>
     <t>319.295.604.320,00</t>
   </si>
   <si>
     <t>351.169.307.812,00</t>
   </si>
   <si>
     <t>389.833.521.688,27</t>
   </si>
   <si>
-    <t>466.345.750.554,91 *</t>
+    <t>466.345.750.554,91</t>
   </si>
   <si>
     <t>Ribu Rupiah</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>002.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Pajak Daerah</t>
   </si>
   <si>
     <t>115.831.411.162,00</t>
   </si>
   <si>
     <t>137.509.757.025,00</t>
   </si>
   <si>
     <t>139.622.962.028,00</t>
   </si>
   <si>
     <t>149.065.798.766,00</t>
   </si>
   <si>
-    <t>215.131.709.102,00 *</t>
+    <t>215.131.709.102,00</t>
   </si>
   <si>
     <t>Badan Pendapatan, Pengelola Keuangan Dan Aset Daerah</t>
   </si>
   <si>
     <t>002.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Hasil Perusahaan Milik Daerah dan Pengelolaan Kekayaan Daerah yang Dipisahkan</t>
   </si>
   <si>
     <t>701.149.136,00</t>
   </si>
   <si>
     <t>1.981.685.048,00</t>
   </si>
   <si>
     <t>2.045.144.582,00</t>
   </si>
   <si>
     <t>2.800.182.066,32</t>
   </si>
   <si>
-    <t>2.903.466.410,43 *</t>
+    <t>2.903.466.410,43</t>
   </si>
   <si>
     <t>002.03</t>
   </si>
   <si>
     <t xml:space="preserve">        Retribusi Daerah</t>
   </si>
   <si>
     <t>10.185.300.713,00</t>
   </si>
   <si>
     <t>25.328.365.948,00</t>
   </si>
   <si>
     <t>16.044.421.699,00</t>
   </si>
   <si>
     <t>23.209.113.784,11</t>
   </si>
   <si>
-    <t>40.097.691.311,20 *</t>
+    <t>40.097.691.311,20</t>
   </si>
   <si>
     <t>002.04</t>
   </si>
   <si>
     <t xml:space="preserve">        Lain-lain PAD yang Sah</t>
   </si>
   <si>
     <t>313.178.418.109,00</t>
   </si>
   <si>
     <t>154.475.796.299,00</t>
   </si>
   <si>
     <t>193.456.779.503,00</t>
   </si>
   <si>
     <t>214.758.427.071,84</t>
   </si>
   <si>
-    <t>208.212.883.731,28 *</t>
+    <t>208.212.883.731,28</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>Pendapatan Transfer</t>
   </si>
   <si>
     <t>1.040.498.864.867,00</t>
   </si>
   <si>
     <t>1.133.953.936.329,00</t>
   </si>
   <si>
     <t>1.126.903.222.456,00</t>
   </si>
   <si>
     <t>1.117.492.585.695,00</t>
   </si>
   <si>
-    <t>1.182.802.396.993,00 *</t>
+    <t>1.097.411.954.643,00</t>
   </si>
   <si>
     <t>003.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Pendapatan Transfer Pemerintah Pusat</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>1.013.587.223.312,00</t>
   </si>
   <si>
     <t>981.496.237.335,00</t>
   </si>
   <si>
     <t>980.101.086.258,00</t>
   </si>
   <si>
-    <t>1.012.021.512.293,00 *</t>
+    <t>1.012.021.512.293,00</t>
   </si>
   <si>
     <t>003.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Dana Perimbangan</t>
   </si>
   <si>
     <t>865.750.567.455,00</t>
   </si>
   <si>
-    <t>0,00 *</t>
-[...1 lines deleted...]
-  <si>
     <t>003.03</t>
   </si>
   <si>
     <t xml:space="preserve">        Dana Insentif Daerah (DID)</t>
   </si>
   <si>
     <t>46.996.613.000,00</t>
   </si>
   <si>
     <t>003.04</t>
   </si>
   <si>
     <t xml:space="preserve">        Pendapatan Transfer Antar Daerah</t>
   </si>
   <si>
     <t>120.366.713.017,00</t>
   </si>
   <si>
     <t>145.406.985.121,00</t>
   </si>
   <si>
     <t>137.391.499.437,00</t>
   </si>
   <si>
-    <t>85.390.442.350,00 *</t>
+    <t>85.390.442.350,00</t>
   </si>
   <si>
     <t>003.05</t>
   </si>
   <si>
     <t xml:space="preserve">        Pendapatan Bagi Hasil</t>
   </si>
   <si>
     <t>124.863.165.412,00</t>
   </si>
   <si>
-    <t>82.786.832.350,00 *</t>
-[...1 lines deleted...]
-  <si>
     <t>003.06</t>
   </si>
   <si>
     <t xml:space="preserve">        Bantuan Keuangan</t>
   </si>
   <si>
     <t>2.888.519.000,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.603.610.000,00 *</t>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Lain - lain Pendapatan yang Sah</t>
   </si>
   <si>
     <t>28.427.425.061,00</t>
   </si>
   <si>
     <t>307.158.305,00</t>
   </si>
   <si>
     <t>004.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Pendapatan Hibah</t>
   </si>
   <si>
     <t>242.450.000,00</t>
   </si>
   <si>
     <t>004.02</t>
   </si>
@@ -367,98 +358,78 @@
         <color rgb="FFFFC000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Sangat Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">| n/a Tidak ada</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...18 lines deleted...]
-      <color rgb="FFe51c23"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -497,107 +468,101 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...4 lines deleted...]
-    <xf xfId="0" fontId="4" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1040,556 +1005,556 @@
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="18" t="s">
+      <c r="H9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="H10" s="19" t="s">
+      <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="H11" s="19" t="s">
+      <c r="H11" s="16" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="H12" s="19" t="s">
+      <c r="H12" s="16" t="s">
         <v>41</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="H13" s="19" t="s">
+      <c r="H13" s="16" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="H14" s="18" t="s">
+      <c r="H14" s="15" t="s">
         <v>55</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="H15" s="19" t="s">
+      <c r="H15" s="16" t="s">
         <v>62</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="H16" s="19" t="s">
-        <v>66</v>
+      <c r="H16" s="16" t="s">
+        <v>58</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="16" t="s">
         <v>58</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="H17" s="19" t="s">
-        <v>66</v>
+      <c r="H17" s="16" t="s">
+        <v>58</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J17" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="D18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="16" t="s">
+      <c r="F18" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="F18" s="16" t="s">
+      <c r="G18" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="G18" s="16" t="s">
+      <c r="H18" s="16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J18" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="16" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="H19" s="19" t="s">
-        <v>79</v>
+      <c r="H19" s="16" t="s">
+        <v>58</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="H20" s="19" t="s">
-        <v>83</v>
+      <c r="H20" s="16" t="s">
+        <v>58</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="12" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E21" s="15" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>58</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="H21" s="18" t="s">
-        <v>66</v>
+      <c r="H21" s="15" t="s">
+        <v>58</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="16" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="H22" s="19" t="s">
-        <v>66</v>
+      <c r="H22" s="16" t="s">
+        <v>58</v>
       </c>
       <c r="I22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J22" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="H23" s="19" t="s">
-        <v>66</v>
+      <c r="H23" s="16" t="s">
+        <v>58</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>