--- v1 (2026-02-14)
+++ v2 (2026-04-03)
@@ -13,152 +13,152 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Kinerja inspektorat</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>INSPEKTORAT DAERAH</t>
   </si>
   <si>
     <t>Persentase Tindak Lanjut Temuan</t>
   </si>
   <si>
     <t>80,88</t>
   </si>
   <si>
     <t>81,89</t>
   </si>
   <si>
     <t>90,69</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
-    <t>97,00 *</t>
+    <t>97,06 *</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Inspektorat</t>
   </si>
   <si>
     <t>001.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah temuan yang ditindaklanjuti</t>
   </si>
   <si>
     <t>110,00</t>
   </si>
   <si>
     <t>104,00</t>
   </si>
   <si>
     <t>1.355,00</t>
   </si>
   <si>
     <t>80,00</t>
   </si>
   <si>
-    <t>873,00 *</t>
+    <t>951,00</t>
   </si>
   <si>
     <t>Temuan</t>
   </si>
   <si>
     <t>001.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah total temuan</t>
   </si>
   <si>
     <t>136,00</t>
   </si>
   <si>
     <t>127,00</t>
   </si>
   <si>
     <t>1.494,00</t>
   </si>
   <si>
-    <t>899,00 *</t>
+    <t>923,00</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>Level Sistem Pengendalian Internal Pemerintah (SPIP)</t>
   </si>
   <si>
     <t>3,00</t>
   </si>
   <si>
     <t>3,10</t>
   </si>
   <si>
     <t>3,20</t>
   </si>
   <si>
     <t>3,21</t>
   </si>
   <si>
     <t>2,96</t>
   </si>
   <si>
     <t>Level</t>
   </si>
@@ -168,96 +168,132 @@
   <si>
     <t>Jumlah WBK/WBBM</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>1,00</t>
   </si>
   <si>
     <t>1,00 *</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Maturitas Penyelenggaraan Sistem Pengendalian Internal Pemerintah (SPIP)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>3,13</t>
+  </si>
+  <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Nilai Kapabilitas APIP</t>
   </si>
   <si>
     <t>3,29</t>
   </si>
   <si>
+    <t>2,20 *</t>
+  </si>
+  <si>
     <t>007</t>
   </si>
   <si>
     <t>Tindaklanjut Rekomendasi BPK Tahun Anggaran N-1</t>
   </si>
   <si>
+    <t>97,78</t>
+  </si>
+  <si>
     <t>008</t>
   </si>
   <si>
     <t>Nilai SAKIP komponen evaluasi akuntabilitas kinerja internal</t>
   </si>
   <si>
     <t>16,40</t>
   </si>
   <si>
     <t>16,17</t>
   </si>
   <si>
     <t>16,25</t>
   </si>
   <si>
+    <t>18,11</t>
+  </si>
+  <si>
     <t>009</t>
   </si>
   <si>
     <t>Indeks Efektivitas Pengendalian Korupsi (IEPK) (Skor)</t>
   </si>
   <si>
+    <t>2,00</t>
+  </si>
+  <si>
+    <t>2,89</t>
+  </si>
+  <si>
+    <t>2,77</t>
+  </si>
+  <si>
+    <t>2,65</t>
+  </si>
+  <si>
     <t>indeks</t>
   </si>
   <si>
     <t>010</t>
   </si>
   <si>
     <t>Manajemen Risiko (MRI)</t>
+  </si>
+  <si>
+    <t>2,68</t>
+  </si>
+  <si>
+    <t>2,99</t>
+  </si>
+  <si>
+    <t>3,09</t>
+  </si>
+  <si>
+    <t>2,88</t>
   </si>
   <si>
     <t>Skor</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
@@ -289,93 +325,83 @@
         <color rgb="FFFFC000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Sangat Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">| n/a Tidak ada</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
-      <i val="0"/>
-[...8 lines deleted...]
-      <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFe51c23"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -419,51 +445,51 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -473,53 +499,50 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="4" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -997,86 +1020,86 @@
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="H10" s="19" t="s">
+      <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="H11" s="19" t="s">
+      <c r="H11" s="16" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
@@ -1129,249 +1152,249 @@
       </c>
       <c r="I13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="15" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="15" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="G15" s="15" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>55</v>
+      </c>
+      <c r="H15" s="18" t="s">
+        <v>56</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F17" s="15" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G17" s="15" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H17" s="15" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F18" s="15" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="G18" s="15" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H18" s="15" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="12" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="F19" s="15" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="G19" s="15" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="H19" s="15" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A20:K20"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>