--- v2 (2026-04-03)
+++ v3 (2026-06-14)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Kinerja inspektorat</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -192,51 +192,57 @@
   <si>
     <t>3,13</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Nilai Kapabilitas APIP</t>
   </si>
   <si>
     <t>3,29</t>
   </si>
   <si>
     <t>2,20 *</t>
   </si>
   <si>
     <t>007</t>
   </si>
   <si>
     <t>Tindaklanjut Rekomendasi BPK Tahun Anggaran N-1</t>
   </si>
   <si>
-    <t>97,78</t>
+    <t>96,77</t>
+  </si>
+  <si>
+    <t>94,64</t>
+  </si>
+  <si>
+    <t>83,33</t>
   </si>
   <si>
     <t>008</t>
   </si>
   <si>
     <t>Nilai SAKIP komponen evaluasi akuntabilitas kinerja internal</t>
   </si>
   <si>
     <t>16,40</t>
   </si>
   <si>
     <t>16,17</t>
   </si>
   <si>
     <t>16,25</t>
   </si>
   <si>
     <t>18,11</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>Indeks Efektivitas Pengendalian Korupsi (IEPK) (Skor)</t>
   </si>
@@ -1219,182 +1225,182 @@
       </c>
       <c r="H15" s="18" t="s">
         <v>56</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="E16" s="15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F16" s="15" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F17" s="15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G17" s="15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H17" s="15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F18" s="15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G18" s="15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H18" s="15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="12" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F19" s="15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G19" s="15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H19" s="15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A20:K20"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>