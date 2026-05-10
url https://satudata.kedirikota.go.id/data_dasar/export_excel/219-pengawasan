--- v1 (2026-03-14)
+++ v2 (2026-05-10)
@@ -99,51 +99,51 @@
   <si>
     <t>82,38</t>
   </si>
   <si>
     <t>82,63</t>
   </si>
   <si>
     <t>77,24</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>Level APIP</t>
   </si>
   <si>
     <t>2,00</t>
   </si>
   <si>
     <t>3,00</t>
   </si>
   <si>
-    <t>-</t>
+    <t>2,00 *</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Persentase penyelesaian pengaduan masyarakat</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>Indeks Perilaku Anti Korupsi (IPAK)</t>
   </si>
   <si>
     <t>4,00</t>
   </si>
   <si>
     <t>3,92</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
@@ -199,81 +199,91 @@
         <color rgb="FFFFC000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Sangat Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">| n/a Tidak ada</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFe51c23"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -309,95 +319,98 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -910,51 +923,51 @@
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H11" s="14" t="s">
+      <c r="H11" s="16" t="s">
         <v>28</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>29</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>14</v>
       </c>
       <c r="K11" s="13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>