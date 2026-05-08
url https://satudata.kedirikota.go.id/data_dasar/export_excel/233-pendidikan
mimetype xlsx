--- v1 (2026-01-28)
+++ v2 (2026-05-08)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Pendidikan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -72,174 +72,222 @@
   <si>
     <t>Angka Partisipasi Murni (APM) - Susenas BPS</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>001.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Partisipasi Murni (APM) SD/MI - Susenas BPS</t>
   </si>
   <si>
     <t>98,13</t>
   </si>
   <si>
     <t>99,87</t>
   </si>
   <si>
     <t>99,54</t>
   </si>
   <si>
+    <t>98,95</t>
+  </si>
+  <si>
+    <t>98,65</t>
+  </si>
+  <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Badan Pusat Statistik</t>
   </si>
   <si>
     <t>001.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Partisipasi Murni (APM) SMP/MTs - Susenas BPS</t>
   </si>
   <si>
     <t>85,29</t>
   </si>
   <si>
     <t>86,19</t>
   </si>
   <si>
+    <t>87,10</t>
+  </si>
+  <si>
+    <t>92,82</t>
+  </si>
+  <si>
     <t>001.03</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Partisipasi Murni (APM) SMA/SMK/MA - Susenas BPS</t>
   </si>
   <si>
     <t>80,60</t>
   </si>
   <si>
     <t>80,99</t>
   </si>
   <si>
     <t>81,54</t>
   </si>
   <si>
+    <t>85,68</t>
+  </si>
+  <si>
+    <t>74,85</t>
+  </si>
+  <si>
     <t>002</t>
   </si>
   <si>
     <t>Angka Partisipasi Kasar (APK) - Susenas BPS</t>
   </si>
   <si>
     <t>002.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Partisipasi Kasar (APK) SD/MI - Susenas BPS</t>
   </si>
   <si>
     <t>102,51</t>
   </si>
   <si>
     <t>103,05</t>
   </si>
   <si>
     <t>103,62</t>
   </si>
   <si>
+    <t>100,86</t>
+  </si>
+  <si>
+    <t>98,94</t>
+  </si>
+  <si>
     <t>002.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Partisipasi Kasar (APK) SMP/MTs - Susenas BPS</t>
   </si>
   <si>
     <t>96,60</t>
   </si>
   <si>
     <t>101,21</t>
   </si>
   <si>
     <t>90,56</t>
   </si>
   <si>
+    <t>89,48</t>
+  </si>
+  <si>
+    <t>99,46</t>
+  </si>
+  <si>
     <t>002.03</t>
   </si>
   <si>
     <t xml:space="preserve">        Angka Partisipasi Kasar (APK) SMA/SMK/MA - Susenas BPS</t>
   </si>
   <si>
     <t>95,57</t>
   </si>
   <si>
     <t>106,50</t>
   </si>
   <si>
     <t>109,07</t>
   </si>
   <si>
+    <t>113,76</t>
+  </si>
+  <si>
+    <t>99,25</t>
+  </si>
+  <si>
     <t>003</t>
   </si>
   <si>
     <t>Persentase Penduduk Berumur 15 Tahun ke Atas yang Melek Huruf Menurut Kelompok Umur - Susenas BPS</t>
   </si>
   <si>
     <t>003.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Berumur 15 sampai 24 Tahun yang Melek Huruf</t>
   </si>
   <si>
     <t>21,00</t>
   </si>
   <si>
     <t>22,00</t>
   </si>
   <si>
+    <t>100,00</t>
+  </si>
+  <si>
     <t>%</t>
   </si>
   <si>
     <t>003.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Berumur 15 sampai 44 Tahun yang Melek Huruf</t>
   </si>
   <si>
     <t>59,00</t>
   </si>
   <si>
+    <t>99,78</t>
+  </si>
+  <si>
+    <t>99,81</t>
+  </si>
+  <si>
     <t>003.03</t>
   </si>
   <si>
     <t xml:space="preserve">        Berumur 15 Tahun ke Atas yang Melek Huruf</t>
   </si>
   <si>
     <t>98,00</t>
   </si>
   <si>
     <t>98,86</t>
+  </si>
+  <si>
+    <t>97,77</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -936,394 +984,394 @@
       </c>
       <c r="K9" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="16" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="I10" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G11" s="16" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H11" s="16" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="I11" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K11" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D12" s="16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F12" s="16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G12" s="16" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="H12" s="16" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="I12" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K12" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D14" s="16" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E14" s="16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F14" s="16" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G14" s="16" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="H14" s="16" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="I14" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K14" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E15" s="16" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F15" s="16" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G15" s="16" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="H15" s="16" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="I15" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K15" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="E16" s="16" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="G16" s="16" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="H16" s="16" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="I16" s="14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K16" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="D18" s="16" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="E18" s="16" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="F18" s="16" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G18" s="16" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H18" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="14" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="J18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K18" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="E19" s="16" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="F19" s="16" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G19" s="16" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="H19" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="14" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="E20" s="16" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="G20" s="16" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="14" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K20" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>