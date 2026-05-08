--- v1 (2026-03-14)
+++ v2 (2026-05-08)
@@ -13,632 +13,818 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Pengeluaran Penduduk</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>BADAN PUSAT STATISTIK KOTA KEDIRI</t>
   </si>
   <si>
     <t>Rata-rata Pengeluaran per Kapita Sebulan Menurut Kelompok Komoditas - Makanan</t>
   </si>
   <si>
     <t>639.163,00</t>
   </si>
   <si>
     <t>706.618,00</t>
   </si>
   <si>
     <t>685.402,00</t>
   </si>
   <si>
     <t>723.777,00</t>
   </si>
   <si>
+    <t>725.051,00</t>
+  </si>
+  <si>
+    <t>rupiah</t>
+  </si>
+  <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>001.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Padi-padian</t>
+  </si>
+  <si>
+    <t>47.664,00</t>
+  </si>
+  <si>
+    <t>57.623,00</t>
+  </si>
+  <si>
+    <t>62.468,00</t>
+  </si>
+  <si>
+    <t>71.065,00</t>
+  </si>
+  <si>
+    <t>68.097,00</t>
+  </si>
+  <si>
+    <t>Badan Pusat Statistik</t>
+  </si>
+  <si>
+    <t>001.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Umbi-umbian</t>
+  </si>
+  <si>
+    <t>4.488,00</t>
+  </si>
+  <si>
+    <t>7.124,00</t>
+  </si>
+  <si>
+    <t>6.543,00</t>
+  </si>
+  <si>
+    <t>5.780,00</t>
+  </si>
+  <si>
+    <t>6.041,00</t>
+  </si>
+  <si>
+    <t>001.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Ikan/udang/cumi/kerang</t>
+  </si>
+  <si>
+    <t>23.163,00</t>
+  </si>
+  <si>
+    <t>27.171,00</t>
+  </si>
+  <si>
+    <t>22.861,00</t>
+  </si>
+  <si>
+    <t>23.811,00</t>
+  </si>
+  <si>
+    <t>25.642,00</t>
+  </si>
+  <si>
+    <t>001.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Daging</t>
+  </si>
+  <si>
+    <t>33.886,00</t>
+  </si>
+  <si>
+    <t>33.936,00</t>
+  </si>
+  <si>
+    <t>35.138,00</t>
+  </si>
+  <si>
+    <t>36.205,00</t>
+  </si>
+  <si>
+    <t>34.288,00</t>
+  </si>
+  <si>
+    <t>001.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Telur dan susu</t>
+  </si>
+  <si>
+    <t>39.094,00</t>
+  </si>
+  <si>
+    <t>38.516,00</t>
+  </si>
+  <si>
+    <t>40.767,00</t>
+  </si>
+  <si>
+    <t>45.074,00</t>
+  </si>
+  <si>
+    <t>48.172,00</t>
+  </si>
+  <si>
+    <t>001.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Sayur-sayuran</t>
+  </si>
+  <si>
+    <t>50.716,00</t>
+  </si>
+  <si>
+    <t>48.664,00</t>
+  </si>
+  <si>
+    <t>53.030,00</t>
+  </si>
+  <si>
+    <t>53.811,00</t>
+  </si>
+  <si>
+    <t>56.724,00</t>
+  </si>
+  <si>
+    <t>001.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Kacang-kacangan</t>
+  </si>
+  <si>
+    <t>18.353,00</t>
+  </si>
+  <si>
+    <t>18.983,00</t>
+  </si>
+  <si>
+    <t>19.803,00</t>
+  </si>
+  <si>
+    <t>19.914,00</t>
+  </si>
+  <si>
+    <t>19.456,00</t>
+  </si>
+  <si>
+    <t>001.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Buah-buahan</t>
+  </si>
+  <si>
+    <t>37.335,00</t>
+  </si>
+  <si>
+    <t>41.931,00</t>
+  </si>
+  <si>
+    <t>38.058,00</t>
+  </si>
+  <si>
+    <t>42.310,00</t>
+  </si>
+  <si>
+    <t>42.258,00</t>
+  </si>
+  <si>
+    <t>001.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Minyak dan kelapa</t>
+  </si>
+  <si>
+    <t>15.512,00</t>
+  </si>
+  <si>
+    <t>21.571,00</t>
+  </si>
+  <si>
+    <t>17.741,00</t>
+  </si>
+  <si>
+    <t>17.916,00</t>
+  </si>
+  <si>
+    <t>18.762,00</t>
+  </si>
+  <si>
+    <t>001.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Bahan minuman</t>
+  </si>
+  <si>
+    <t>16.420,00</t>
+  </si>
+  <si>
+    <t>17.304,00</t>
+  </si>
+  <si>
+    <t>16.530,00</t>
+  </si>
+  <si>
+    <t>16.980,00</t>
+  </si>
+  <si>
+    <t>18.812,00</t>
+  </si>
+  <si>
+    <t>001.11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Bumbu-bumbuan</t>
+  </si>
+  <si>
+    <t>11.613,00</t>
+  </si>
+  <si>
+    <t>13.814,00</t>
+  </si>
+  <si>
+    <t>12.087,00</t>
+  </si>
+  <si>
+    <t>11.967,00</t>
+  </si>
+  <si>
+    <t>13.515,00</t>
+  </si>
+  <si>
+    <t>001.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Konsumsi lainnya</t>
+  </si>
+  <si>
+    <t>9.691,00</t>
+  </si>
+  <si>
+    <t>12.615,00</t>
+  </si>
+  <si>
+    <t>12.367,00</t>
+  </si>
+  <si>
+    <t>11.542,00</t>
+  </si>
+  <si>
+    <t>10.471,00</t>
+  </si>
+  <si>
+    <t>001.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Makanan dan minuman jadi</t>
+  </si>
+  <si>
+    <t>273.196,00</t>
+  </si>
+  <si>
+    <t>305.227,00</t>
+  </si>
+  <si>
+    <t>279.577,00</t>
+  </si>
+  <si>
+    <t>303.435,00</t>
+  </si>
+  <si>
+    <t>299.276,00</t>
+  </si>
+  <si>
+    <t>001.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Rokok</t>
+  </si>
+  <si>
+    <t>58.032,00</t>
+  </si>
+  <si>
+    <t>62.139,00</t>
+  </si>
+  <si>
+    <t>68.432,00</t>
+  </si>
+  <si>
+    <t>63.967,00</t>
+  </si>
+  <si>
+    <t>63.537,00</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>Rata-rata Pengeluaran per Kapita Sebulan Menurut Kelompok Komoditas - Bukan Makanan</t>
+  </si>
+  <si>
+    <t>861.305,00</t>
+  </si>
+  <si>
+    <t>846.212,00</t>
+  </si>
+  <si>
+    <t>976.022,00</t>
+  </si>
+  <si>
+    <t>808.903,00</t>
+  </si>
+  <si>
+    <t>864.945,00</t>
+  </si>
+  <si>
+    <t>002.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Perumahan dan fasilitas rumah tangga</t>
+  </si>
+  <si>
+    <t>414.322,00</t>
+  </si>
+  <si>
+    <t>428.773,00</t>
+  </si>
+  <si>
+    <t>459.258,00</t>
+  </si>
+  <si>
+    <t>411.241,00</t>
+  </si>
+  <si>
+    <t>393.876,00</t>
+  </si>
+  <si>
+    <t>002.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Aneka komoditas dan jasa</t>
+  </si>
+  <si>
+    <t>219.176,00</t>
+  </si>
+  <si>
+    <t>219.438,00</t>
+  </si>
+  <si>
+    <t>255.174,00</t>
+  </si>
+  <si>
+    <t>210.420,00</t>
+  </si>
+  <si>
+    <t>205.304,00</t>
+  </si>
+  <si>
+    <t>002.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Pakaian, alas kaki, dan tutup kepala</t>
+  </si>
+  <si>
+    <t>30.732,00</t>
+  </si>
+  <si>
+    <t>34.814,00</t>
+  </si>
+  <si>
+    <t>43.154,00</t>
+  </si>
+  <si>
+    <t>33.225,00</t>
+  </si>
+  <si>
+    <t>35.757,00</t>
+  </si>
+  <si>
+    <t>002.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Komoditas tahan lama</t>
+  </si>
+  <si>
+    <t>95.634,00</t>
+  </si>
+  <si>
+    <t>71.397,00</t>
+  </si>
+  <si>
+    <t>85.454,00</t>
+  </si>
+  <si>
+    <t>56.843,00</t>
+  </si>
+  <si>
+    <t>115.617,00</t>
+  </si>
+  <si>
+    <t>002.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Pajak, pungutan, dan asuransi</t>
+  </si>
+  <si>
+    <t>91.795,00</t>
+  </si>
+  <si>
+    <t>79.841,00</t>
+  </si>
+  <si>
+    <t>107.605,00</t>
+  </si>
+  <si>
+    <t>79.253,00</t>
+  </si>
+  <si>
+    <t>77.854,00</t>
+  </si>
+  <si>
+    <t>002.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Keperluan pesta dan upacara/kenduri</t>
+  </si>
+  <si>
+    <t>9.646,00</t>
+  </si>
+  <si>
+    <t>11.949,00</t>
+  </si>
+  <si>
+    <t>25.377,00</t>
+  </si>
+  <si>
+    <t>17.921,00</t>
+  </si>
+  <si>
+    <t>36.537,00</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>Persentase Pengeluaran per Kapita Sebulan Menurut Kelompok Komoditas - Makanan</t>
+  </si>
+  <si>
+    <t>3,23</t>
+  </si>
+  <si>
+    <t>3,46</t>
+  </si>
+  <si>
+    <t>7,21</t>
+  </si>
+  <si>
+    <t>3,37</t>
+  </si>
+  <si>
+    <t>3,26</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>003.01</t>
+  </si>
+  <si>
+    <t>3,00</t>
+  </si>
+  <si>
+    <t>4,00</t>
+  </si>
+  <si>
+    <t>9,00</t>
+  </si>
+  <si>
+    <t>4,64</t>
+  </si>
+  <si>
+    <t>4,28</t>
+  </si>
+  <si>
+    <t>003.02</t>
+  </si>
+  <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>rupiah</t>
-[...421 lines deleted...]
-  <si>
     <t>1,00</t>
   </si>
   <si>
+    <t>0,38</t>
+  </si>
+  <si>
     <t>003.03</t>
   </si>
   <si>
     <t>2,00</t>
   </si>
   <si>
+    <t>1,55</t>
+  </si>
+  <si>
+    <t>1,61</t>
+  </si>
+  <si>
     <t>003.04</t>
   </si>
   <si>
     <t>5,00</t>
   </si>
   <si>
+    <t>2,36</t>
+  </si>
+  <si>
+    <t>2,16</t>
+  </si>
+  <si>
     <t>003.05</t>
   </si>
   <si>
     <t>6,00</t>
   </si>
   <si>
+    <t>2,94</t>
+  </si>
+  <si>
+    <t>3,03</t>
+  </si>
+  <si>
     <t>003.06</t>
   </si>
   <si>
     <t>8,00</t>
   </si>
   <si>
+    <t>3,51</t>
+  </si>
+  <si>
+    <t>3,57</t>
+  </si>
+  <si>
     <t>003.07</t>
   </si>
   <si>
+    <t>1,30</t>
+  </si>
+  <si>
+    <t>1,22</t>
+  </si>
+  <si>
     <t>003.08</t>
   </si>
   <si>
+    <t>2,76</t>
+  </si>
+  <si>
+    <t>2,66</t>
+  </si>
+  <si>
     <t>003.09</t>
   </si>
   <si>
+    <t>1,17</t>
+  </si>
+  <si>
+    <t>1,18</t>
+  </si>
+  <si>
     <t>003.10</t>
   </si>
   <si>
+    <t>1,11</t>
+  </si>
+  <si>
     <t>003.11</t>
   </si>
   <si>
+    <t>0,78</t>
+  </si>
+  <si>
+    <t>0,85</t>
+  </si>
+  <si>
     <t>003.12</t>
   </si>
   <si>
+    <t>0,75</t>
+  </si>
+  <si>
+    <t>0,66</t>
+  </si>
+  <si>
     <t>003.13</t>
   </si>
   <si>
     <t>18,00</t>
   </si>
   <si>
     <t>20,00</t>
   </si>
   <si>
     <t>41,00</t>
   </si>
   <si>
+    <t>19,80</t>
+  </si>
+  <si>
+    <t>18,82</t>
+  </si>
+  <si>
     <t>003.14</t>
   </si>
   <si>
     <t>10,00</t>
   </si>
   <si>
+    <t>4,17</t>
+  </si>
+  <si>
     <t>004</t>
   </si>
   <si>
     <t>Persentase Pengeluaran per Kapita Sebulan Menurut Kelompok Komoditas - Bukan Makanan</t>
   </si>
   <si>
     <t>18,17</t>
   </si>
   <si>
     <t>9,17</t>
   </si>
   <si>
     <t>9,83</t>
   </si>
   <si>
+    <t>8,71</t>
+  </si>
+  <si>
+    <t>9,07</t>
+  </si>
+  <si>
     <t>004.01</t>
   </si>
   <si>
     <t>28,00</t>
   </si>
   <si>
+    <t>26,83</t>
+  </si>
+  <si>
+    <t>24,77</t>
+  </si>
+  <si>
     <t>004.02</t>
   </si>
   <si>
     <t>15,00</t>
   </si>
   <si>
     <t>14,00</t>
   </si>
   <si>
+    <t>13,73</t>
+  </si>
+  <si>
+    <t>12,91</t>
+  </si>
+  <si>
     <t>004.03</t>
   </si>
   <si>
+    <t>2,17</t>
+  </si>
+  <si>
+    <t>2,25</t>
+  </si>
+  <si>
     <t>004.04</t>
   </si>
   <si>
+    <t>3,17</t>
+  </si>
+  <si>
+    <t>7,27</t>
+  </si>
+  <si>
     <t>004.05</t>
   </si>
   <si>
+    <t>5,17</t>
+  </si>
+  <si>
+    <t>4,90</t>
+  </si>
+  <si>
     <t>004.06</t>
   </si>
   <si>
     <t>57,00</t>
+  </si>
+  <si>
+    <t>2,30</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>Pengeluaran per Kapita Sebulan (rupiah) Menurut Kelompok Kuintil Pengeluaran</t>
   </si>
   <si>
     <t>5.446.306,00</t>
   </si>
   <si>
     <t>4.926.529,00</t>
   </si>
   <si>
     <t>6.183.346,00</t>
   </si>
   <si>
     <t>005.01</t>
   </si>
   <si>
     <t xml:space="preserve">        40 Persen Terbawah</t>
   </si>
   <si>
     <t>678.226,00</t>
   </si>
@@ -1410,1675 +1596,1675 @@
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G11" s="16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H11" s="16" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" s="16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F12" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G12" s="16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H12" s="16" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E13" s="16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F13" s="16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G13" s="16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H13" s="16" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D14" s="16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E14" s="16" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F14" s="16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G14" s="16" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H14" s="16" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E15" s="16" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F15" s="16" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G15" s="16" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="H15" s="16" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E16" s="16" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="G16" s="16" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="H16" s="16" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E17" s="16" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F17" s="16" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="G17" s="16" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J17" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D18" s="16" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E18" s="16" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="F18" s="16" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="G18" s="16" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="H18" s="16" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="I18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J18" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E19" s="16" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="F19" s="16" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="G19" s="16" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="H19" s="16" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E20" s="16" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G20" s="16" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H20" s="16" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="D21" s="16" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F21" s="16" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G21" s="16" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="H21" s="16" t="s">
-        <v>19</v>
+        <v>104</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J21" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E22" s="16" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="F22" s="16" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="G22" s="16" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="H22" s="16" t="s">
-        <v>19</v>
+        <v>111</v>
       </c>
       <c r="I22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J22" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="F23" s="16" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="G23" s="16" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="H23" s="16" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="12" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="F24" s="15" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="G24" s="15" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="H24" s="15" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="1" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="14" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="E25" s="16" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="F25" s="16" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="G25" s="16" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>19</v>
+        <v>132</v>
       </c>
       <c r="I25" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="14" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="D26" s="16" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="E26" s="16" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="F26" s="16" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="G26" s="16" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="H26" s="16" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="1" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="14" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="D27" s="16" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="E27" s="16" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="F27" s="16" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="G27" s="16" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="H27" s="16" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="I27" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="14" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="D28" s="16" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="E28" s="16" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="F28" s="16" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="G28" s="16" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="H28" s="16" t="s">
-        <v>19</v>
+        <v>153</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="1" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="14" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="E29" s="16" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="F29" s="16" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="G29" s="16" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="H29" s="16" t="s">
-        <v>19</v>
+        <v>160</v>
       </c>
       <c r="I29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J29" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="1" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="14" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="D30" s="16" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="E30" s="16" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="F30" s="16" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="G30" s="16" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="H30" s="16" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="12" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="13" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="F31" s="15" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="G31" s="15" t="s">
-        <v>16</v>
+        <v>173</v>
       </c>
       <c r="H31" s="15" t="s">
-        <v>16</v>
+        <v>174</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="1" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="E32" s="16" t="s">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="F32" s="16" t="s">
-        <v>156</v>
+        <v>179</v>
       </c>
       <c r="G32" s="16" t="s">
-        <v>19</v>
+        <v>180</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="I32" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J32" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="1" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="E33" s="16" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="F33" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="G33" s="16" t="s">
-        <v>19</v>
+        <v>185</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>19</v>
+        <v>185</v>
       </c>
       <c r="I33" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J33" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1" t="s">
-        <v>159</v>
+        <v>186</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D34" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="E34" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="F34" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>19</v>
+        <v>188</v>
       </c>
       <c r="H34" s="16" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="I34" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="1" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="E35" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="F35" s="16" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>19</v>
+        <v>192</v>
       </c>
       <c r="H35" s="16" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="I35" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="1" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="14" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D36" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="E36" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="F36" s="16" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="G36" s="16" t="s">
-        <v>19</v>
+        <v>196</v>
       </c>
       <c r="H36" s="16" t="s">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="I36" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J36" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="14" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="E37" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="F37" s="16" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>19</v>
+        <v>200</v>
       </c>
       <c r="H37" s="16" t="s">
-        <v>19</v>
+        <v>201</v>
       </c>
       <c r="I37" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J37" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="1" t="s">
-        <v>167</v>
+        <v>202</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="14" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="E38" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F38" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>19</v>
+        <v>203</v>
       </c>
       <c r="H38" s="16" t="s">
-        <v>19</v>
+        <v>204</v>
       </c>
       <c r="I38" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="1" t="s">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="14" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D39" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="E39" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="F39" s="16" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="G39" s="16" t="s">
-        <v>19</v>
+        <v>206</v>
       </c>
       <c r="H39" s="16" t="s">
-        <v>19</v>
+        <v>207</v>
       </c>
       <c r="I39" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J39" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="1" t="s">
-        <v>169</v>
+        <v>208</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="14" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D40" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="E40" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F40" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="G40" s="16" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>19</v>
+        <v>210</v>
       </c>
       <c r="I40" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J40" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="1" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="14" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D41" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="E41" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F41" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="G41" s="16" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
       <c r="H41" s="16" t="s">
-        <v>19</v>
+        <v>210</v>
       </c>
       <c r="I41" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J41" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="1" t="s">
-        <v>171</v>
+        <v>213</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="14" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D42" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="E42" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F42" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="H42" s="16" t="s">
-        <v>19</v>
+        <v>215</v>
       </c>
       <c r="I42" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J42" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="1" t="s">
-        <v>172</v>
+        <v>216</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="14" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="D43" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="E43" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F43" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="G43" s="16" t="s">
-        <v>19</v>
+        <v>217</v>
       </c>
       <c r="H43" s="16" t="s">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="I43" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J43" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="1" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="14" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D44" s="16" t="s">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="E44" s="16" t="s">
+        <v>221</v>
+      </c>
+      <c r="F44" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="G44" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="H44" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="I44" s="14" t="s">
         <v>175</v>
       </c>
-      <c r="F44" s="16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J44" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="1" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="14" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="D45" s="16" t="s">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="E45" s="16" t="s">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="F45" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="H45" s="16" t="s">
         <v>178</v>
       </c>
-      <c r="G45" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I45" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J45" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="12" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="13" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="F46" s="15" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="G46" s="15" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
       <c r="H46" s="15" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>235</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="14" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="D47" s="16" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="E47" s="16" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="F47" s="16" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="G47" s="16" t="s">
-        <v>19</v>
+        <v>237</v>
       </c>
       <c r="H47" s="16" t="s">
-        <v>19</v>
+        <v>238</v>
       </c>
       <c r="I47" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J47" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="1" t="s">
-        <v>186</v>
+        <v>239</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="14" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="D48" s="16" t="s">
-        <v>187</v>
+        <v>240</v>
       </c>
       <c r="E48" s="16" t="s">
-        <v>188</v>
+        <v>241</v>
       </c>
       <c r="F48" s="16" t="s">
-        <v>187</v>
+        <v>240</v>
       </c>
       <c r="G48" s="16" t="s">
-        <v>19</v>
+        <v>242</v>
       </c>
       <c r="H48" s="16" t="s">
-        <v>19</v>
+        <v>243</v>
       </c>
       <c r="I48" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J48" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="1" t="s">
-        <v>189</v>
+        <v>244</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="14" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="D49" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="E49" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="F49" s="16" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="G49" s="16" t="s">
-        <v>19</v>
+        <v>245</v>
       </c>
       <c r="H49" s="16" t="s">
-        <v>19</v>
+        <v>246</v>
       </c>
       <c r="I49" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J49" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="1" t="s">
-        <v>190</v>
+        <v>247</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="14" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="D50" s="16" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="E50" s="16" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="F50" s="16" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="G50" s="16" t="s">
-        <v>19</v>
+        <v>248</v>
       </c>
       <c r="H50" s="16" t="s">
-        <v>19</v>
+        <v>249</v>
       </c>
       <c r="I50" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J50" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B51" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="E51" s="16" t="s">
         <v>191</v>
       </c>
-      <c r="B51" s="14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" s="16" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="G51" s="16" t="s">
-        <v>19</v>
+        <v>251</v>
       </c>
       <c r="H51" s="16" t="s">
-        <v>19</v>
+        <v>252</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J51" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="1" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C52" s="14" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="D52" s="16" t="s">
-        <v>193</v>
+        <v>254</v>
       </c>
       <c r="E52" s="16" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F52" s="16" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="G52" s="16" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="H52" s="16" t="s">
-        <v>19</v>
+        <v>255</v>
       </c>
       <c r="I52" s="14" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J52" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="12" t="s">
-        <v>194</v>
+        <v>256</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>195</v>
+        <v>257</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>196</v>
+        <v>258</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>197</v>
+        <v>259</v>
       </c>
       <c r="F53" s="15" t="s">
-        <v>198</v>
+        <v>260</v>
       </c>
       <c r="G53" s="15" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="H53" s="15" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="1" t="s">
-        <v>199</v>
+        <v>261</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="14" t="s">
-        <v>200</v>
+        <v>262</v>
       </c>
       <c r="D54" s="16" t="s">
-        <v>201</v>
+        <v>263</v>
       </c>
       <c r="E54" s="16" t="s">
-        <v>202</v>
+        <v>264</v>
       </c>
       <c r="F54" s="16" t="s">
-        <v>203</v>
+        <v>265</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H54" s="16" t="s">
         <v>19</v>
       </c>
       <c r="I54" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J54" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="1" t="s">
-        <v>204</v>
+        <v>266</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>205</v>
+        <v>267</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>206</v>
+        <v>268</v>
       </c>
       <c r="E55" s="16" t="s">
-        <v>207</v>
+        <v>269</v>
       </c>
       <c r="F55" s="16" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>19</v>
       </c>
       <c r="I55" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J55" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="1" t="s">
-        <v>209</v>
+        <v>271</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="14" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="D56" s="16" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="E56" s="16" t="s">
-        <v>212</v>
+        <v>274</v>
       </c>
       <c r="F56" s="16" t="s">
-        <v>213</v>
+        <v>275</v>
       </c>
       <c r="G56" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H56" s="16" t="s">
         <v>19</v>
       </c>
       <c r="I56" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J56" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
-        <v>214</v>
+        <v>276</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="17"/>
       <c r="H57" s="17"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A57:K57"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>