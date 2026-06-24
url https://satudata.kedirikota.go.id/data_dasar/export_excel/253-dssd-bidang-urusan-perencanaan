--- v1 (2026-03-15)
+++ v2 (2026-06-24)
@@ -54,171 +54,171 @@
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>PERENCANAAN</t>
   </si>
   <si>
     <t>Aparatur yang menangangi Data dan Informasi Perencanaan Pembangunan Perangkat Daerah</t>
   </si>
   <si>
     <t>38,00</t>
   </si>
   <si>
+    <t>Orang</t>
+  </si>
+  <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
+    <t>Badan Perencanaan Pembangunan Daerah</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>Bahan Koordinasi Musrenbang Kecamatan</t>
+  </si>
+  <si>
+    <t>3,00</t>
+  </si>
+  <si>
+    <t>Dokumen</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>Berita Acara Forum Perangkat Daerah/Lintas Perangkat Daerah</t>
+  </si>
+  <si>
+    <t>1,00</t>
+  </si>
+  <si>
+    <t>2,00</t>
+  </si>
+  <si>
+    <t>Berita Acara</t>
+  </si>
+  <si>
+    <t>004</t>
+  </si>
+  <si>
+    <t>Berita Acara Konsultasi Publik</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>Berita Acara Musrenbang Kabupaten/Kota</t>
+  </si>
+  <si>
+    <t>007</t>
+  </si>
+  <si>
+    <t>Buku Profil Pembangunan Daerah yang Diterbitkan</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Buku</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>Data dalam Sistem Informasi Pemerintahan Daerah di Bidang Pembangunan Daerah yang Dikelola</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>Dokumen Hasil Analisis Data untuk Penyusunan Kebijakan Perencanaan Pembangunan Daerah (Semua Perencanaan Pembangunan Daerah)</t>
+  </si>
+  <si>
+    <t>012</t>
+  </si>
+  <si>
+    <t>Dokumen Hasil Penerapan Sistem Informasi Pemerintahan Daerah di Bidang Pembangunan Daerah</t>
+  </si>
+  <si>
+    <t>013</t>
+  </si>
+  <si>
+    <t>Dokumen Perencanaan Pembangunan Daerah Bidang Infrastruktur yang Dikoordinir Penyusunannya (RPJPD, RPJMD dan RKPD)</t>
+  </si>
+  <si>
+    <t>014</t>
+  </si>
+  <si>
+    <t>Dokumen Perencanaan Pembangunan Daerah Bidang Kewilayahan yang Dikoordinir Penyusunannya (RPJPD, RPJMD dan RKPD)</t>
+  </si>
+  <si>
+    <t>015</t>
+  </si>
+  <si>
+    <t>Dokumen Perencanaan Pembangunan Daerah Bidang Pembangunan Manusia yang Dikoordinir Penyusunannya (RPJPD, RPJMD dan RKPD)</t>
+  </si>
+  <si>
+    <t>016</t>
+  </si>
+  <si>
+    <t>Dokumen Perencanaan Pembangunan Daerah Bidang Pemerintahan yang Dikoordinir Penyusunannya (RPJPD, RPJMD dan RKPD)</t>
+  </si>
+  <si>
+    <t>017</t>
+  </si>
+  <si>
+    <t>Dokumen Perencanaan Pembangunan Daerah Bidang Perekonomian yang Dikoordinir Penyusunannya (RPJPD, RPJMD dan RKPD)</t>
+  </si>
+  <si>
+    <t>018</t>
+  </si>
+  <si>
+    <t>Dokumen Perencanaan Pembangunan Daerah Bidang SDA yang Dikoordinir Penyusunannya (RPJPD, RPJMD dan RKPD)</t>
+  </si>
+  <si>
+    <t>019</t>
+  </si>
+  <si>
+    <t>Dokumen Perencanaan Pembangunan Daerah Kabupaten/Kota yang Ditetapkan(RPJPD/RPJMD/RKPD)</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...118 lines deleted...]
-    <t>Dokumen Perencanaan Pembangunan Daerah Kabupaten/Kota yang Ditetapkan(RPJPD/RPJMD/RKPD)</t>
   </si>
   <si>
     <t>022</t>
   </si>
   <si>
     <t>Dokumen Rancangan Awal RPJMD/RKPD (Sesuai Kebutuhan jika RPJMD maka Rancangan Teknokratik)</t>
   </si>
   <si>
     <t>024</t>
   </si>
   <si>
     <t>Laporan Hasil Asistensi Penyusunan Dokumen Perencanaan Pembangunan Perangkat Daerah Bidang SDA</t>
   </si>
   <si>
     <t>Laporan</t>
   </si>
   <si>
     <t>025</t>
   </si>
   <si>
     <t>Laporan Hasil Asistensi Penyusunan Dokumen Perencanaan Pembangunan Perangkat Daerah Bidang Kewilayahan</t>
   </si>
   <si>
     <t>026</t>
   </si>
@@ -1069,1495 +1069,1495 @@
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="D10" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="E10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="E10" s="14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="14" t="s">
+      <c r="G11" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="F11" s="14" t="s">
+      <c r="H11" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="G11" s="14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="E12" s="14" t="s">
+      <c r="G12" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="H12" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J12" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K12" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="E13" s="14" t="s">
+      <c r="H13" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="F13" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="14" t="s">
+      <c r="I13" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H13" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K13" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="E14" s="14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J14" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K14" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H15" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K15" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K16" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H17" s="14" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K17" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E18" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H18" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K18" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H19" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K19" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E20" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F20" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H20" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H21" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K21" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E22" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F22" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H22" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K22" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E23" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F23" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G23" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H23" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K23" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="13" t="s">
+      <c r="D24" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="D24" s="14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I24" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K24" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D25" s="14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F25" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="G25" s="14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J25" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K25" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E26" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F26" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G26" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H26" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K26" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F27" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G27" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K27" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E28" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F28" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G28" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K28" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>65</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>65</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>65</v>
       </c>
       <c r="H29" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K29" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E30" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F30" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G30" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H30" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K30" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E31" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F31" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G31" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H31" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K31" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>65</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>65</v>
       </c>
       <c r="H32" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K32" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>73</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E33" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F33" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G33" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H33" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K33" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E34" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F34" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G34" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H34" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K34" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E35" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F35" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G35" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K35" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E36" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F36" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G36" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H36" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>81</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E37" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G37" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K37" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>83</v>
       </c>
       <c r="D38" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E38" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F38" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G38" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H38" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K38" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>85</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>86</v>
       </c>
       <c r="F39" s="14" t="s">
         <v>86</v>
       </c>
       <c r="G39" s="14" t="s">
         <v>86</v>
       </c>
       <c r="H39" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K39" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="12" t="s">
         <v>87</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D40" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E40" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F40" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G40" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H40" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K40" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="12" t="s">
         <v>89</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D41" s="14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E41" s="14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F41" s="14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G41" s="14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K41" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="12" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D42" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E42" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F42" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G42" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H42" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K42" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="12" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>94</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>95</v>
       </c>
       <c r="F43" s="14" t="s">
         <v>95</v>
       </c>
       <c r="G43" s="14" t="s">
         <v>95</v>
       </c>
       <c r="H43" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K43" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="12" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>97</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>95</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>95</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>95</v>
       </c>
       <c r="H44" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K44" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="12" t="s">
         <v>98</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>99</v>
       </c>
       <c r="D45" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E45" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F45" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G45" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H45" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K45" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="12" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>101</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>102</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>102</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>102</v>
       </c>
       <c r="H46" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="I46" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J46" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K46" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="12" t="s">
         <v>103</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>104</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>106</v>
       </c>
       <c r="F47" s="14" t="s">
         <v>102</v>
       </c>
       <c r="G47" s="14" t="s">
         <v>102</v>
       </c>
       <c r="H47" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="I47" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J47" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K47" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="12" t="s">
         <v>107</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>108</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>86</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>86</v>
       </c>
       <c r="F48" s="14" t="s">
         <v>95</v>
       </c>
       <c r="G48" s="14" t="s">
         <v>95</v>
       </c>
       <c r="H48" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K48" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="12" t="s">
         <v>109</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>110</v>
       </c>
       <c r="D49" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E49" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F49" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G49" s="14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H49" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K49" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="12" t="s">
         <v>111</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>112</v>
       </c>
       <c r="D50" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E50" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F50" s="14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G50" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H50" s="14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>113</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K50" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A51:K51"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>