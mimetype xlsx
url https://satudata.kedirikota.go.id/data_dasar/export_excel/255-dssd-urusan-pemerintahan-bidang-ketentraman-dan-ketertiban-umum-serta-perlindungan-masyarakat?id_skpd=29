--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -273,51 +273,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Laporan Penanganan Atas Pelanggaran Peraturan Bupati/Wali Kota Sesuai SOP</t>
   </si>
   <si>
     <t>Laporan Penanganan Atas Pelanggaran Peraturan Daerah Sesuai SOP</t>
   </si>
   <si>
     <t>Sarana dan Prasarana Alat Pelindung Diri yang Sah dan Legal Sesuai Standar Teknis Terkait</t>
   </si>
   <si>
     <t>47,00</t>
   </si>
   <si>
     <t>79,00</t>
   </si>
   <si>
     <t>unit</t>
   </si>
   <si>
     <t>Sarana dan Prasarana ketenteraman dan Ketertiban Umum yang Tersedia</t>
   </si>
   <si>
-    <t>393,00</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>34,00</t>
   </si>
   <si>
     <t>Sarana dan Prasarana Untuk Penanggulangan Kebakaran yang Sah dan Legal Sesuai Standar Teknis Terkait</t>
   </si>
   <si>
     <t>3,00</t>
   </si>
   <si>
     <t>5,00</t>
   </si>
   <si>
     <t>Sarana dan Prasarana Untuk Pencegahan Kebakaran yang Sah dan Legal Sesuai Standar Teknis Terkait</t>
   </si>
   <si>
     <t>SDM Satuan Polisi Pamongpraja dan Satuan Perlindungan Masyarakat yang Ditingkatkan Kapasitasanya</t>
   </si>
   <si>
     <t>175,00</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
@@ -2236,51 +2236,51 @@
       </c>
       <c r="K35" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="12">
         <v>229</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>85</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>86</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>86</v>
       </c>
       <c r="G36" s="14" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>87</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="12">
         <v>232</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D37" s="14" t="s">
@@ -3942,127 +3942,127 @@
       </c>
       <c r="H84" s="14" t="s">
         <v>175</v>
       </c>
       <c r="I84" s="13" t="s">
         <v>94</v>
       </c>
       <c r="J84" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K84" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="12" t="s">
         <v>176</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="13" t="s">
         <v>177</v>
       </c>
       <c r="D85" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E85" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F85" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G85" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H85" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="I85" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J85" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K85" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="12">
         <v>172</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="13" t="s">
         <v>178</v>
       </c>
       <c r="D86" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F86" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G86" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H86" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I86" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J86" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K86" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="12">
         <v>181</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="13" t="s">
         <v>179</v>
       </c>
       <c r="D87" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E87" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F87" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G87" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H87" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I87" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J87" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K87" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="12">
         <v>275</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="13" t="s">
@@ -4082,63 +4082,63 @@
       </c>
       <c r="H88" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I88" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J88" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K88" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="12">
         <v>277</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="13" t="s">
         <v>181</v>
       </c>
       <c r="D89" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E89" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F89" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G89" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H89" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="I89" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J89" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K89" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="12">
         <v>279</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C90" s="13" t="s">
         <v>182</v>
       </c>
       <c r="D90" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E90" s="14" t="s">
@@ -4152,203 +4152,203 @@
       </c>
       <c r="H90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="I90" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J90" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K90" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="12">
         <v>280</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>183</v>
       </c>
       <c r="D91" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E91" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F91" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G91" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H91" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="I91" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J91" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K91" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="12">
         <v>289</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="13" t="s">
         <v>184</v>
       </c>
       <c r="D92" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E92" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F92" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G92" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H92" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="I92" s="13" t="s">
         <v>94</v>
       </c>
       <c r="J92" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K92" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="12">
         <v>290</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="13" t="s">
         <v>185</v>
       </c>
       <c r="D93" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E93" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F93" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G93" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H93" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="I93" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J93" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K93" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="12">
         <v>321</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="13" t="s">
         <v>186</v>
       </c>
       <c r="D94" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E94" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F94" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G94" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H94" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J94" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K94" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="12">
         <v>333</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="13" t="s">
         <v>187</v>
       </c>
       <c r="D95" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="E95" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="F95" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="G95" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="H95" s="14" t="s">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>188</v>
       </c>
       <c r="J95" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K95" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5" t="s">
         <v>189</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="6"/>
       <c r="D96" s="15"/>
       <c r="E96" s="15"/>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="7"/>