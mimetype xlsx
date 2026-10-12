--- v1 (2026-01-28)
+++ v2 (2026-10-12)
@@ -312,51 +312,51 @@
   <si>
     <t>1.086,00</t>
   </si>
   <si>
     <t>perusahaan</t>
   </si>
   <si>
     <t>Tenaga kerja peserta jamsostek aktif</t>
   </si>
   <si>
     <t>30.862,00</t>
   </si>
   <si>
     <t>30.703,00</t>
   </si>
   <si>
     <t>77.501,00</t>
   </si>
   <si>
     <t>084</t>
   </si>
   <si>
     <t>Perusahaan Kecil</t>
   </si>
   <si>
-    <t>-</t>
+    <t>15,00</t>
   </si>
   <si>
     <t>086</t>
   </si>
   <si>
     <t>Perusahaan mikro,kecil,menengah,dan besar</t>
   </si>
   <si>
     <t>20,00</t>
   </si>
   <si>
     <t>088</t>
   </si>
   <si>
     <t>Perusahaan yang melapor ketenagakerjaan</t>
   </si>
   <si>
     <t>27,00</t>
   </si>
   <si>
     <t>11,00</t>
   </si>
   <si>
     <t>25,00</t>
   </si>
@@ -1722,51 +1722,51 @@
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="12" t="s">
         <v>100</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>102</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="12" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="14" t="s">