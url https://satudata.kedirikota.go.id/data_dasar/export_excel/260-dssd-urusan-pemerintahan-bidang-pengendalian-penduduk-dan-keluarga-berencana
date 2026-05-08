--- v1 (2026-01-28)
+++ v2 (2026-05-08)
@@ -1185,51 +1185,51 @@
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="14" t="s">