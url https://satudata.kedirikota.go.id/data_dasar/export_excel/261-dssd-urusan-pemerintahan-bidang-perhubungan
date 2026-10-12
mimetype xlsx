--- v0 (2026-01-29)
+++ v1 (2026-10-12)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : DSSD Urusan Pemerintahan Bidang Perhubungan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -72,150 +72,162 @@
   <si>
     <t>Dokumen Pemeriksaan kondisi fisik kendaraan bermotor umum</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dokumen</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Perhubungan</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>Alat pemberi isyarat lalu lintas</t>
   </si>
   <si>
+    <t>204,00</t>
+  </si>
+  <si>
     <t>unit</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Alat pengendali dan pengaman pengguna jalan</t>
   </si>
   <si>
+    <t>291,00</t>
+  </si>
+  <si>
     <t>008</t>
   </si>
   <si>
     <t>Alat uji Kendaraan Wajib Uji Berkala Kendaraan Bermotor sesuai dengan akreditasi</t>
   </si>
   <si>
     <t>9,00</t>
   </si>
   <si>
     <t>12,00</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>Alat uji Kendaraan Wajib Uji Berkala Kendaraan Bermotor sesuai dengan akreditasi dan personel penguji yang andal</t>
   </si>
   <si>
     <t>067</t>
   </si>
   <si>
     <t>Data Fasilitas Penunjang pada Setiap Terminal Tipe C</t>
   </si>
   <si>
+    <t>1,00</t>
+  </si>
+  <si>
     <t>071</t>
   </si>
   <si>
     <t>Data Fasilitas Utama pada Setiap Terminal Tipe C</t>
   </si>
   <si>
     <t>085</t>
   </si>
   <si>
     <t>Data kebijakan Rencana Umum Jaringan Trayek Perkotaan dalam 1 (satu) Daerah Kabupaten/Kota</t>
   </si>
   <si>
     <t>087</t>
   </si>
   <si>
     <t>Data kendaraan Wajib Uji Berkala Kendaraan Bermotor yang terdaftar</t>
   </si>
   <si>
     <t>Data pelaksanaan sosialisasi pada media cetak</t>
   </si>
   <si>
     <t>Data pelaksanaan sosialisasi media elektronik</t>
   </si>
   <si>
     <t>Data pelaksanaan sosialisasi Penyampaian langsung kepada masyarakat</t>
   </si>
   <si>
     <t>Data Perlengkapan Jalan dalam rangka Manajemen dan Rekayasa Lalu Lintas</t>
   </si>
   <si>
     <t>30,00</t>
   </si>
   <si>
     <t>20,00</t>
   </si>
   <si>
-    <t>1,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Data Perusahaan angkutan Umum Kabupaten/Kota</t>
   </si>
   <si>
     <t>Data Ruang Lalu Lintas</t>
   </si>
   <si>
     <t>Data Sumber Daya Manuai Pengelola pada setiapTerminal Tipe C</t>
   </si>
   <si>
     <t>Dokumentasi pelaksanaan Forum Lalu Lintas dan Angkutan Jalan untuk Jaringan Jalan Kabupaten/Kota</t>
   </si>
   <si>
     <t>2,00</t>
   </si>
   <si>
     <t>Laporan</t>
   </si>
   <si>
     <t>Dokumentasi pelaksanaan Koordinasi dan Sinkronisasi Penilaian Hasil Andalalin</t>
   </si>
   <si>
     <t>Fasilitas pendukung kegiatan Lalu Lintas dan Angkutan Jalan yang berada di Jalan dan di luar badan Jalan</t>
   </si>
   <si>
+    <t>37,00</t>
+  </si>
+  <si>
     <t>Kebutuhan angkutan (demanci);</t>
   </si>
   <si>
     <t>Rambu Lalu Lintas</t>
+  </si>
+  <si>
+    <t>1.471,00</t>
   </si>
   <si>
     <t>Data indentifikasi masalah lalu lintas</t>
   </si>
   <si>
     <t>Persetujuan Teknis Hasil Andalalin</t>
   </si>
   <si>
     <t>SDM dibidang Analisis Dampak Lalu Lintas</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Data Ruas jalan yang terpasang implementasi batas kecepatan</t>
   </si>
   <si>
     <t>040</t>
   </si>
   <si>
     <t>Data Angkutan Umum untuk Jasa Angkutan Orang dan/atau Barang Antar Kota Kabupaten/Kota</t>
   </si>
   <si>
     <t>068</t>
   </si>
@@ -969,1080 +981,1080 @@
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="14" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>19</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" s="14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F12" s="14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G12" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12">
         <v>114</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="12">
         <v>115</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="12">
         <v>116</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="12">
         <v>143</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D21" s="14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H21" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="12">
         <v>151</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="12">
         <v>168</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="12">
         <v>172</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="12">
         <v>187</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D25" s="14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F25" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G25" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H25" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="12">
         <v>189</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="12">
         <v>191</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="12">
         <v>201</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="12">
         <v>224</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H29" s="14" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="12">
         <v>246</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H30" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="12">
         <v>260</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="12">
         <v>261</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="12">
         <v>268</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="12" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H34" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="12" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E35" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F35" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G35" s="14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="12" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D36" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E36" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F36" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G36" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H36" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="12">
         <v>131</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E37" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G37" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="12">
         <v>274</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F38" s="14" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G38" s="14" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H38" s="14" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="12">
         <v>393</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D39" s="14" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E39" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F39" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G39" s="14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H39" s="14" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A40:K40"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>