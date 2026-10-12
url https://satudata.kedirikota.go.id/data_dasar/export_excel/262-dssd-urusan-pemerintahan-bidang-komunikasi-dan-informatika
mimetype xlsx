--- v1 (2026-03-15)
+++ v2 (2026-10-12)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : DSSD Urusan Pemerintahan Bidang Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -319,50 +319,53 @@
     <t>Laporan</t>
   </si>
   <si>
     <t>Akun media sosial yang dikelola oleh Pemda</t>
   </si>
   <si>
     <t>Akun</t>
   </si>
   <si>
     <t>Komunitas Informasi Masyarakat</t>
   </si>
   <si>
     <t>46,00</t>
   </si>
   <si>
     <t>Komunitas</t>
   </si>
   <si>
     <t>Siaran pers yang dimuat di media</t>
   </si>
   <si>
     <t>3.566,00</t>
   </si>
   <si>
     <t>5.349,00</t>
+  </si>
+  <si>
+    <t>1.242,00</t>
   </si>
   <si>
     <t>Siaran Pers</t>
   </si>
   <si>
     <t>Permohonan Informasi Publik yang diselesaikan sesuai peraturan perundangan</t>
   </si>
   <si>
     <t>7,00</t>
   </si>
   <si>
     <t>Permohonan</t>
   </si>
   <si>
     <t>SDM Pemda yang memiliki latar belakang di bidang Komunikasi Publik</t>
   </si>
   <si>
     <t>Laporan Dukungan Administratif, Keuangan, dan Tata Kelola Komisi Informasi di Daerah</t>
   </si>
   <si>
     <t>Perangkat daerah yang mendapatkan sosialisasi program Kabupaten/Kota Cerdas</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
@@ -1977,51 +1980,51 @@
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="12">
         <v>143</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>40</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>40</v>
       </c>
       <c r="F35" s="14" t="s">
         <v>40</v>
       </c>
       <c r="G35" s="14" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="12">
         <v>146</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>96</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="14" t="s">
@@ -2047,205 +2050,205 @@
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="12">
         <v>145</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>70</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>100</v>
       </c>
       <c r="F37" s="14" t="s">
         <v>101</v>
       </c>
       <c r="G37" s="14" t="s">
         <v>100</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="12">
         <v>148</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="14" t="s">
         <v>41</v>
       </c>
       <c r="G38" s="14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="12">
         <v>152</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>64</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="14" t="s">
         <v>64</v>
       </c>
       <c r="G39" s="14" t="s">
         <v>64</v>
       </c>
       <c r="H39" s="14" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="12">
         <v>154</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D40" s="14" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="14" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="14" t="s">
         <v>36</v>
       </c>
       <c r="G40" s="14" t="s">
         <v>47</v>
       </c>
       <c r="H40" s="14" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="12">
         <v>158</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>70</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>70</v>
       </c>
       <c r="F41" s="14" t="s">
         <v>70</v>
       </c>
       <c r="G41" s="14" t="s">
         <v>70</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A42:K42"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>