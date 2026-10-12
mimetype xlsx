--- v0 (2026-01-29)
+++ v1 (2026-10-12)
@@ -300,54 +300,54 @@
   <si>
     <t>Destinasi Pariwisata Kabupaten/Kota yang Ditetapkan</t>
   </si>
   <si>
     <t>Destinasi Pariwisata berbasis alam, budaya, buatan yang dikembangkan oleh Kab/Kota</t>
   </si>
   <si>
     <t>12,00</t>
   </si>
   <si>
     <t>Daya Tarik Wisata Unggulan Kabupaten/Kota yang Ditetapkan</t>
   </si>
   <si>
     <t>Sarana dan Prasarana yang dikelola oleh Pemda Kab/Kota di Destinasi Pariwisata Kab/Kota</t>
   </si>
   <si>
     <t>13,00</t>
   </si>
   <si>
     <t>14,00</t>
   </si>
   <si>
     <t>15,00</t>
   </si>
   <si>
+    <t>2,00</t>
+  </si>
+  <si>
     <t>Daya jumlah kegiatan pemberdayaan masyarakat dalam Pengelolaan Destinasi Pariwisata Kabupaten/Kota yang telah dilakukan</t>
-  </si>
-[...1 lines deleted...]
-    <t>2,00</t>
   </si>
   <si>
     <t>3,00</t>
   </si>
   <si>
     <t>Data SDM yang memiliki kompetensi ekonomi kreatif setelah difasilitasi Pelatihan, Bimbingan Teknis, dan Pendampingan Ekonomi Kreatif</t>
   </si>
   <si>
     <t>50,00</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
     <t>Data kegiatan fasilitasi sertifikasi yang telah dilaksanakan</t>
   </si>
   <si>
     <t>Data kegiatan Pemberdayaan dan Pembinaan Masyarakat yang telah dilakukan</t>
   </si>
   <si>
     <t>Pengembangan Sistem Pemasaran Berbasis Kekayaan Intelektual</t>
   </si>
   <si>
     <t>Penyusunan Rencana Induk Pembangunan Kepariwisataan Daerah Kabupaten/Kota</t>
   </si>
@@ -2582,80 +2582,80 @@
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="12">
         <v>201</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>91</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>92</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>93</v>
       </c>
       <c r="F53" s="14" t="s">
         <v>94</v>
       </c>
       <c r="G53" s="14" t="s">
         <v>94</v>
       </c>
       <c r="H53" s="14" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="12">
         <v>218</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>41</v>
       </c>
       <c r="F54" s="14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G54" s="14" t="s">
         <v>97</v>
       </c>
       <c r="H54" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="12">
         <v>229</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="13" t="s">
@@ -2745,54 +2745,54 @@
       </c>
       <c r="H57" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="12">
         <v>264</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E58" s="14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F58" s="14" t="s">
         <v>97</v>
       </c>
       <c r="G58" s="14" t="s">
         <v>97</v>
       </c>
       <c r="H58" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K58" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="12">
         <v>268</v>
       </c>
       <c r="B59" s="13" t="s">