--- v1 (2026-05-08)
+++ v2 (2026-10-12)
@@ -57,90 +57,90 @@
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>PERINDUSTRIAN</t>
   </si>
   <si>
     <t>Fasilitas non fiskal bagi industri kecil dan industri menengah</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>2,00</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Laporan</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Perdagangan dan Perindustrian</t>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Hasil pelaksanaan RPIK</t>
   </si>
   <si>
     <t>1,00</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Kegiatan pemeriksaan dokumen dan/atau observasi lapangan</t>
   </si>
   <si>
+    <t>4,00</t>
+  </si>
+  <si>
     <t>007</t>
   </si>
   <si>
     <t>Kunjungan ke Perusahaan Industri dan Perusahaan Kawasan Industri binaannya yang belum patuh</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>Pelaksanaan kegiatan bentuk publikasi dan diseminasi lainnya</t>
   </si>
   <si>
-    <t>4,00</t>
+    <t>3,00</t>
   </si>
   <si>
     <t>011</t>
   </si>
   <si>
     <t>Pelaksanaan kegiatan penyusunan Dashboard Sistem Informasi Eksekutif</t>
   </si>
   <si>
     <t>013</t>
   </si>
   <si>
     <t>Pelaksanaan Pemberian fasilitas Kepada industri kecil dan menengah</t>
   </si>
   <si>
     <t>015</t>
   </si>
   <si>
     <t>Pelaksanaan Penguatan kapasitas kelembagaan IKM</t>
   </si>
   <si>
     <t>016</t>
   </si>
   <si>
     <t>Pelaksanaan Peningkatan kompetensi internal IKM</t>
   </si>
@@ -159,60 +159,60 @@
   <si>
     <t>024</t>
   </si>
   <si>
     <t>Pengembangan kawasan peruntukan industri</t>
   </si>
   <si>
     <t>025</t>
   </si>
   <si>
     <t>Pengembangan sentra industri kecil dan industri menengah</t>
   </si>
   <si>
     <t>029</t>
   </si>
   <si>
     <t>Penyediaan Informasi dan Analisa Industri</t>
   </si>
   <si>
     <t>032</t>
   </si>
   <si>
     <t>Permohonan verifikasi teknis dalam Perizinan usaha industri dan Perizinan Perluasan usaha industri</t>
   </si>
   <si>
-    <t>3,00</t>
-[...1 lines deleted...]
-  <si>
     <t>033</t>
   </si>
   <si>
     <t>Rapat Koordinasi antara Dinas dengan Perusahaan Industri dan Perusahaan Kawasan Industri binaannya</t>
   </si>
   <si>
     <t>12,00</t>
+  </si>
+  <si>
+    <t>15,00</t>
   </si>
   <si>
     <t>034</t>
   </si>
   <si>
     <t>Rekapitulasi perizinan usaha industri, perizinan perluasan usaha industri, perizinan kawasan industri dan perizinan perluasan kawasan industri yang diterbitkan</t>
   </si>
   <si>
     <t>036</t>
   </si>
   <si>
     <t>Standardisasi industri</t>
   </si>
   <si>
     <t>Dokumen</t>
   </si>
   <si>
     <t>038</t>
   </si>
   <si>
     <t>Verifikasi teknis perizinan industri dan perizinan perluasan industri</t>
   </si>
   <si>
     <t>039</t>
   </si>
@@ -931,830 +931,830 @@
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="D10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="D10" s="14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H10" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H12" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K12" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="14" t="s">
+      <c r="I13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K13" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H14" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K14" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H15" s="14" t="s">
+      <c r="I15" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K15" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J16" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K16" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J17" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K17" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H18" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J18" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K18" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H19" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J19" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K19" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J20" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H21" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J21" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K21" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H22" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K22" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="14" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="H23" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J23" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K23" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="13" t="s">
+      <c r="D24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="D24" s="14" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="14" t="s">
+      <c r="H24" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="H24" s="14" t="s">
+      <c r="I24" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J24" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K24" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H25" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J25" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K25" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K26" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="14" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="H27" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J27" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K27" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K28" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H29" s="14" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K29" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H30" s="14" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K30" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K31" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>