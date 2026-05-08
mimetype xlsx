--- v0 (2026-03-14)
+++ v1 (2026-05-08)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : DSSD Kepegawaian</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -96,201 +96,225 @@
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Laporan</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Dokumen Hasil kegiatan Koordinasi Pelaksanaan Administrasi Pemberhentian</t>
   </si>
   <si>
     <t>220,00</t>
   </si>
   <si>
     <t>233,00</t>
   </si>
   <si>
     <t>262,00</t>
   </si>
   <si>
     <t>214,00</t>
   </si>
   <si>
+    <t>250,00</t>
+  </si>
+  <si>
     <t>010</t>
   </si>
   <si>
     <t>Dokumen Hasil Pengelolaan Sistem Informasi Kepegawaian</t>
   </si>
   <si>
     <t>011</t>
   </si>
   <si>
     <t>Dokumen Hasil Pengelolaan Data Kepegawaian</t>
   </si>
   <si>
+    <t>4,00</t>
+  </si>
+  <si>
     <t>013</t>
   </si>
   <si>
     <t>Dokumen Hasil Pelaksanaan Mutasi Jabatan Pimpinan Tinggi, Jabatan Administrasi, Jabatan Pelaksana dan Mutasi ASN antar Daerah</t>
   </si>
   <si>
     <t>9,00</t>
   </si>
   <si>
     <t>11,00</t>
   </si>
   <si>
     <t>42,00</t>
   </si>
   <si>
     <t>22,00</t>
   </si>
   <si>
+    <t>7,00</t>
+  </si>
+  <si>
     <t>014</t>
   </si>
   <si>
     <t>Pengelolaan Kenaikan Pangkat ASN</t>
   </si>
   <si>
     <t>812,00</t>
   </si>
   <si>
     <t>894,00</t>
   </si>
   <si>
     <t>819,00</t>
   </si>
   <si>
     <t>530,00</t>
   </si>
   <si>
+    <t>802,00</t>
+  </si>
+  <si>
     <t>015</t>
   </si>
   <si>
     <t>Dokumen Hasil Pengelolaan Promosi ASN</t>
   </si>
   <si>
-    <t>4,00</t>
-[...1 lines deleted...]
-  <si>
     <t>5,00</t>
   </si>
   <si>
     <t>016</t>
   </si>
   <si>
     <t>ASN yang Meningkat Kapasitasnya</t>
   </si>
   <si>
     <t>69,00</t>
   </si>
   <si>
     <t>150,00</t>
   </si>
   <si>
     <t>355,00</t>
   </si>
   <si>
     <t>1.809,00</t>
   </si>
   <si>
+    <t>2.436,00</t>
+  </si>
+  <si>
     <t>Orang</t>
   </si>
   <si>
     <t>035</t>
   </si>
   <si>
     <t>ASN yang Diberikan Tanda Jasa</t>
   </si>
   <si>
     <t>500,00</t>
   </si>
   <si>
     <t>412,00</t>
   </si>
   <si>
     <t>432,00</t>
   </si>
   <si>
     <t>574,00</t>
   </si>
   <si>
+    <t>451,00</t>
+  </si>
+  <si>
     <t>037</t>
   </si>
   <si>
     <t>ASN yang Mendapatkan Pembinaan Kedisiplinan</t>
   </si>
   <si>
     <t>3,00</t>
   </si>
   <si>
     <t>28,00</t>
   </si>
   <si>
     <t>10,00</t>
   </si>
   <si>
+    <t>58,00</t>
+  </si>
+  <si>
     <t>039</t>
   </si>
   <si>
     <t>Dokumen Proses Izin Perceraian Pegawai yang Dilayani</t>
   </si>
   <si>
     <t>13,00</t>
   </si>
   <si>
+    <t>17,00</t>
+  </si>
+  <si>
     <t>032</t>
   </si>
   <si>
     <t>Dokumen Hasil Pelaksanaan Penilaian dan Evaluasi Kinerja Aparatur</t>
   </si>
   <si>
     <t>12,00</t>
   </si>
   <si>
     <t>034</t>
   </si>
   <si>
     <t>ASN yang Diberikan Penghargaan</t>
   </si>
   <si>
     <t>059</t>
   </si>
   <si>
     <t>ASN yang Mendapatkan Pendidikan Lanjutan</t>
   </si>
   <si>
     <t>35,00</t>
   </si>
   <si>
     <t>31,00</t>
   </si>
   <si>
     <t>49,00</t>
+  </si>
+  <si>
+    <t>56,00</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1031,485 +1055,485 @@
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F14" s="14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H15" s="14" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H16" s="14" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H17" s="14" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D18" s="14" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E18" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="I18" s="13" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="12" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D19" s="14" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="H19" s="14" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="12" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D20" s="14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E20" s="14" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F20" s="14" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="H20" s="14" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="12" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D21" s="14" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="H21" s="14" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="12" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="14" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>19</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="12" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="13" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D23" s="14" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E23" s="14" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="F23" s="14" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="G23" s="14" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H23" s="14" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>