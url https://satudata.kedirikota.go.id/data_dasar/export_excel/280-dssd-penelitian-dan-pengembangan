--- v1 (2026-03-14)
+++ v2 (2026-10-12)
@@ -1066,156 +1066,156 @@
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="14" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="14" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>36</v>
       </c>
       <c r="H17" s="14" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>36</v>
       </c>
       <c r="H18" s="14" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="14" t="s">
@@ -1241,51 +1241,51 @@
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="7"/>