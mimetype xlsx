--- v1 (2026-01-28)
+++ v2 (2026-05-08)
@@ -63,51 +63,51 @@
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>PENDIDIKAN DAN PELATIHAN</t>
   </si>
   <si>
     <t>ASN yang Mengikuti Pengembangan Kompetensi</t>
   </si>
   <si>
     <t>8,00</t>
   </si>
   <si>
     <t>55,00</t>
   </si>
   <si>
     <t>26,00</t>
   </si>
   <si>
     <t>31,00</t>
   </si>
   <si>
-    <t>-</t>
+    <t>16,00</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Badan Kepegawaian dan Pengembangan Sumber Daya Manusia</t>
   </si>
   <si>
     <t>028</t>
   </si>
   <si>
     <t>Laporan Hasil Penyelenggaraan Pengembangan Kompetensi bagi Pimpinan Daerah, Jabatan Pimpinan Tinggi, Jabatan Fungsional, Kepemimpinan, dan Prajabatan</t>
   </si>
   <si>
     <t>112,00</t>
   </si>
   <si>
     <t>182,00</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
@@ -840,51 +840,51 @@
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="14" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="7"/>