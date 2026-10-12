--- v0 (2026-03-15)
+++ v1 (2026-10-12)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Kinerja Dinas Kesehatan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -378,50 +378,53 @@
   <si>
     <t>43,32</t>
   </si>
   <si>
     <t>125,00</t>
   </si>
   <si>
     <t>008.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah orang terduga TBC di Kota Kediri mendapatkan layanan sesuai standar seluruhnya.</t>
   </si>
   <si>
     <t>2.615,00</t>
   </si>
   <si>
     <t>8.000,00</t>
   </si>
   <si>
     <t>6.582,00</t>
   </si>
   <si>
     <t>9.846,00</t>
   </si>
   <si>
+    <t>7.428,00</t>
+  </si>
+  <si>
     <t>008.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah orang terduga TBC di Kota Kediri</t>
   </si>
   <si>
     <t>6.037,00</t>
   </si>
   <si>
     <t>6.400,00</t>
   </si>
   <si>
     <t>7.441,00</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>Cakupan Penemuan dan Penanganan Penderita Penyakit DBD</t>
   </si>
   <si>
     <t>009.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah penemuan penderita penyakit DBD</t>
@@ -516,482 +519,530 @@
   <si>
     <t>300.539,00</t>
   </si>
   <si>
     <t>299.229,00</t>
   </si>
   <si>
     <t>012</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Kesehatan Ibu Hamil</t>
   </si>
   <si>
     <t>90,02</t>
   </si>
   <si>
     <t>91,71</t>
   </si>
   <si>
     <t>89,51</t>
   </si>
   <si>
     <t>82,69</t>
   </si>
   <si>
+    <t>91,42</t>
+  </si>
+  <si>
     <t>012.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah ibu hamil yang mendapatkan pelayanan sesuai standar</t>
   </si>
   <si>
     <t>4.016,00</t>
   </si>
   <si>
     <t>4.081,00</t>
   </si>
   <si>
     <t>4.450,00</t>
   </si>
   <si>
     <t>3.659,00</t>
   </si>
   <si>
+    <t>3.315,00</t>
+  </si>
+  <si>
     <t>012.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah seluruh Sasaran Ibu hamil disuatu wilayah dalam kurun waktu satu tahun yang sama</t>
   </si>
   <si>
     <t>4.461,00</t>
   </si>
   <si>
     <t>013</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Kesehatan pada Usia Produktif</t>
   </si>
   <si>
     <t>70,20</t>
   </si>
   <si>
     <t>90,74</t>
   </si>
   <si>
+    <t>92,69</t>
+  </si>
+  <si>
     <t>013.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah pengunjung usia 15-59 tahun yang mendapatkan pelayanan skrining kesehatan sesuai standar</t>
   </si>
   <si>
     <t>137.385,00</t>
   </si>
   <si>
     <t>177.850,00</t>
   </si>
   <si>
     <t>196.188,00</t>
   </si>
   <si>
     <t>193.341,00</t>
   </si>
   <si>
+    <t>180.244,00</t>
+  </si>
+  <si>
     <t>013.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah warga negara usia 15-59 tahun yang ada di wilayah Kerja dlm kurun waktu yang sama</t>
   </si>
   <si>
     <t>196.007,00</t>
   </si>
   <si>
+    <t>194.466,00</t>
+  </si>
+  <si>
     <t>014</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Kesehatan terhadap Orang dengan Resiko Terinfeksi HIV/AIDS</t>
   </si>
   <si>
     <t>014.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah orang dengan resiko terinfeksi HIV/ AIDS di Kota Kediri mendapatkan layanan seluruhnya.</t>
   </si>
   <si>
     <t>6.727,00</t>
   </si>
   <si>
     <t>5.889,00</t>
   </si>
   <si>
     <t>5.247,00</t>
   </si>
   <si>
     <t>8.645,00</t>
   </si>
   <si>
+    <t>6.628,00</t>
+  </si>
+  <si>
     <t>014.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah orang dengan resiko terinfeksi HIV/ AIDS di Kota Kediri</t>
   </si>
   <si>
     <t>5.879,00</t>
   </si>
   <si>
     <t>5.280,00</t>
   </si>
   <si>
     <t>015</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Kesehatan pada Usia Lanjut</t>
   </si>
   <si>
     <t>64,73</t>
   </si>
   <si>
     <t>87,00</t>
   </si>
   <si>
     <t>91,96</t>
   </si>
   <si>
     <t>93,52</t>
   </si>
   <si>
     <t>015.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah pengunjung usia 60 tahun keatas yang mendapatkan pelayanan skrining kesehatan sesuai standar</t>
   </si>
   <si>
     <t>23.597,00</t>
   </si>
   <si>
     <t>33.166,00</t>
   </si>
   <si>
     <t>36.240,00</t>
   </si>
   <si>
     <t>37.476,00</t>
   </si>
   <si>
+    <t>37.576,00</t>
+  </si>
+  <si>
     <t>015.02</t>
   </si>
   <si>
     <t xml:space="preserve">        jumlah penduduk usia 60 tahun keatas dalam suatu wilayah dalam kurun waktu satu tahun</t>
   </si>
   <si>
     <t>37.923,00</t>
   </si>
   <si>
     <t>39.407,00</t>
   </si>
   <si>
     <t>40.777,00</t>
   </si>
   <si>
     <t>016</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Bayi Baru Lahir Sesuai Standar</t>
   </si>
   <si>
     <t>94,00</t>
   </si>
   <si>
     <t>98,05</t>
   </si>
   <si>
-    <t>92,69</t>
-[...1 lines deleted...]
-  <si>
     <t>85,36</t>
   </si>
   <si>
+    <t>89,82</t>
+  </si>
+  <si>
     <t>016.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah bayi baru lahir usia 0-28 hari yang mendapatkan pelayanan kesehatan bayi baru lahir sesuai dengan standar dalam kurun waktu 1 tahun</t>
   </si>
   <si>
     <t>3.817,00</t>
   </si>
   <si>
     <t>3.966,00</t>
   </si>
   <si>
     <t>3.742,00</t>
   </si>
   <si>
     <t>3.606,00</t>
   </si>
   <si>
+    <t>3.239,00</t>
+  </si>
+  <si>
     <t>016.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah sasaran bayi baru lahir diwilayah kerja kab/kota dalam kurun waktu 1 tahun yang sama</t>
   </si>
   <si>
     <t>4.055,00</t>
   </si>
   <si>
     <t>4.045,00</t>
   </si>
   <si>
     <t>4.037,00</t>
   </si>
   <si>
     <t>4.414,00</t>
   </si>
   <si>
     <t>017</t>
   </si>
   <si>
     <t>Cakupan balita yang mendapatkan pelayanan kesehatan balita sesuai standar</t>
   </si>
   <si>
     <t>96,00</t>
   </si>
   <si>
     <t>99,71</t>
   </si>
   <si>
+    <t>96,35</t>
+  </si>
+  <si>
     <t>017.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah anak balita usia 12-59 bulan yang mendapat pelayanan kesehatan sesuai standar</t>
   </si>
   <si>
     <t>15.699,00</t>
   </si>
   <si>
     <t>16.286,00</t>
   </si>
   <si>
     <t>16.311,00</t>
   </si>
   <si>
+    <t>15.838,00</t>
+  </si>
+  <si>
     <t>017.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah balita usia 12-59 bulan pada kurun waktu 1 tahun yang sama</t>
   </si>
   <si>
     <t>16.362,00</t>
   </si>
   <si>
     <t>16.334,00</t>
   </si>
   <si>
+    <t>16.438,00</t>
+  </si>
+  <si>
     <t>018</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Diabetes Militus (DM) Sesuai Standar</t>
   </si>
   <si>
     <t>95,00</t>
   </si>
   <si>
     <t>110,44</t>
   </si>
   <si>
     <t>018.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah penderita DM usia lebih dari 15 tahun yang mendapatkan pelayanan sesuai standar dalam waktu kurun waktu 1 tahun</t>
   </si>
   <si>
     <t>7.475,00</t>
   </si>
   <si>
     <t>8.784,00</t>
   </si>
   <si>
     <t>8.089,00</t>
   </si>
   <si>
     <t>8.033,00</t>
   </si>
   <si>
+    <t>10.196,00</t>
+  </si>
+  <si>
     <t>018.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah estimasi penderita DM usia lebih dari 15 tahun berdasarkan angaka prevalensi dalam kurun waktu 1 tahun yang sama</t>
   </si>
   <si>
     <t>7.893,00</t>
   </si>
   <si>
     <t>7.954,00</t>
   </si>
   <si>
     <t>8.030,00</t>
   </si>
   <si>
     <t>019</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Hipertensi Sesuai Standar</t>
   </si>
   <si>
     <t>33,00</t>
   </si>
   <si>
     <t>44,99</t>
   </si>
   <si>
     <t>019.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah penderita hipertensi usia lebih dari 15 tahun yang mendapatkan pelayanan sesuai standar dalam waktu kurun waktu 1 tahun</t>
   </si>
   <si>
     <t>28.228,00</t>
   </si>
   <si>
     <t>38.204,00</t>
   </si>
   <si>
     <t>85.521,00</t>
   </si>
   <si>
     <t>19.008,00</t>
   </si>
   <si>
+    <t>23.001,00</t>
+  </si>
+  <si>
     <t>019.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah estimasi penderita hipertensi usia lebih dari 15 tahun berdasarkan angka prevalensi dalam kurun waktu 1 tahun yang sama</t>
   </si>
   <si>
     <t>84.274,00</t>
   </si>
   <si>
     <t>84.917,00</t>
   </si>
   <si>
     <t>18.987,00</t>
   </si>
   <si>
     <t>020</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Orang Dengan Gangguan Jiwa (ODGJ) berat Sesuai Standar</t>
   </si>
   <si>
     <t>107,00</t>
   </si>
   <si>
     <t>110,23</t>
   </si>
   <si>
     <t>020.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah penderita ODGJ berat yang mendapatkan pelayanan kesehatan jiwa sesuai standar dalam kurun waktu 1 tahun</t>
   </si>
   <si>
     <t>592,00</t>
   </si>
   <si>
     <t>614,00</t>
   </si>
   <si>
     <t>560,00</t>
   </si>
   <si>
     <t>569,00</t>
   </si>
   <si>
+    <t>572,00</t>
+  </si>
+  <si>
     <t>020.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah ODGJ berat berdasarkan proyeksi dalam kurun waktu 1 tahun</t>
   </si>
   <si>
     <t>553,00</t>
   </si>
   <si>
     <t>557,00</t>
   </si>
   <si>
     <t>567,00</t>
   </si>
   <si>
     <t>021</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Kesehatan pada usia pendidikan dasar sesuai standar</t>
   </si>
   <si>
     <t>021.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah anak usia pendidikan dasar yang mendapatkan pelayanan kesehatan sesuai standar di Kota Kediri dalam kurun waktu 1 tahun ajaran</t>
   </si>
   <si>
     <t>43.076,00</t>
   </si>
   <si>
     <t>34.356,00</t>
   </si>
   <si>
     <t>46.677,00</t>
   </si>
   <si>
+    <t>39.068,00</t>
+  </si>
+  <si>
     <t>anak</t>
   </si>
   <si>
     <t>021.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah semua anak usia pendidikan dasar dalam kurun waktu 1 tahun ajaran yang sama</t>
   </si>
   <si>
     <t>34.461,00</t>
   </si>
   <si>
     <t>39.027,00</t>
   </si>
   <si>
     <t>022</t>
   </si>
   <si>
     <t>Jumlah penduduk yang dicakup asuransi kesehatan atau sistem kesehatan masyarakat per 1000 penduduk.</t>
   </si>
   <si>
     <t>81.000,00</t>
   </si>
   <si>
     <t>024</t>
   </si>
   <si>
     <t>Angka Kesakitan</t>
   </si>
   <si>
+    <t>8,68</t>
+  </si>
+  <si>
     <t>025</t>
   </si>
   <si>
     <t>Persentase Fasilitas pelayanan kesehatan yang terakreditasi Utama / Paripurna</t>
   </si>
   <si>
     <t>026</t>
   </si>
   <si>
     <t>Rumah Tangga dengan Akses Sanitasi Aman</t>
   </si>
   <si>
     <t>8,27</t>
   </si>
   <si>
     <t>5,16</t>
   </si>
   <si>
     <t>6,47</t>
   </si>
   <si>
     <t>027</t>
   </si>
   <si>
     <t>Treatment Success Rate (TSR) TBC</t>
@@ -1024,50 +1075,53 @@
     <t>120,77</t>
   </si>
   <si>
     <t>029</t>
   </si>
   <si>
     <t>Umur Harapan Hidup</t>
   </si>
   <si>
     <t>75,44</t>
   </si>
   <si>
     <t>75,74</t>
   </si>
   <si>
     <t>75,94</t>
   </si>
   <si>
     <t>76,28</t>
   </si>
   <si>
     <t>030</t>
   </si>
   <si>
     <t>Indeks Pencapaian SPM (IPSPM)</t>
+  </si>
+  <si>
+    <t>97,07</t>
   </si>
   <si>
     <t>031</t>
   </si>
   <si>
     <t>Indeks Kesehatan</t>
   </si>
   <si>
     <t>0,8489</t>
   </si>
   <si>
     <t>0,8529</t>
   </si>
   <si>
     <t>0,8575</t>
   </si>
   <si>
     <t>0,8606</t>
   </si>
   <si>
     <t>indeks</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
@@ -2395,1780 +2449,1780 @@
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="12" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>112</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H27" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>117</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>118</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>119</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>120</v>
       </c>
       <c r="H28" s="16" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E29" s="16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H29" s="16" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="I29" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J29" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D31" s="16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E31" s="16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F31" s="16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J31" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="F32" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="G32" s="16" t="s">
         <v>134</v>
-      </c>
-[...16 lines deleted...]
-        <v>133</v>
       </c>
       <c r="H32" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J32" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F33" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G33" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D34" s="16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>82</v>
       </c>
       <c r="F34" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E35" s="16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F35" s="16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>69</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F36" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G36" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E37" s="16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F37" s="16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F38" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G38" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H38" s="15" t="s">
-        <v>16</v>
+        <v>168</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D39" s="16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E39" s="16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F39" s="16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G39" s="16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H39" s="16" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
       <c r="I39" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J39" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="E40" s="16" t="s">
         <v>173</v>
       </c>
-      <c r="B40" s="14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F40" s="16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>99</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="I40" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J40" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="12" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H41" s="15" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="14" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D42" s="16" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E42" s="16" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F42" s="16" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="H42" s="16" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J42" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="14" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="F43" s="16" t="s">
         <v>188</v>
       </c>
-      <c r="F43" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="16" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="H43" s="16" t="s">
-        <v>16</v>
+        <v>194</v>
       </c>
       <c r="I43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="12" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H44" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="14" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D45" s="16" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E45" s="16" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F45" s="16" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="G45" s="16" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H45" s="16" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="I45" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J45" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="14" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="D46" s="16" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E46" s="16" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="F46" s="16" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="G46" s="16" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="H46" s="16" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="I46" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J46" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="12" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="13" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="F47" s="15" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="G47" s="15" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="H47" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="14" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="D48" s="16" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="E48" s="16" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="F48" s="16" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="G48" s="16" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="H48" s="16" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I48" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J48" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="1" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="14" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="16" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="F49" s="16" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="G49" s="16" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="H49" s="16" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="12" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="13" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E50" s="15" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="F50" s="15" t="s">
-        <v>222</v>
+        <v>183</v>
       </c>
       <c r="G50" s="15" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H50" s="15" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="1" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="14" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D51" s="16" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E51" s="16" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="F51" s="16" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="G51" s="16" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="H51" s="16" t="s">
-        <v>16</v>
+        <v>238</v>
       </c>
       <c r="I51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="1" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C52" s="14" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="D52" s="16" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="E52" s="16" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="F52" s="16" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="G52" s="16" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H52" s="16" t="s">
-        <v>16</v>
+        <v>237</v>
       </c>
       <c r="I52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="14" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="12" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="F53" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H53" s="15" t="s">
-        <v>16</v>
+        <v>249</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="1" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="14" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="D54" s="16" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="E54" s="16" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="F54" s="16" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>54</v>
       </c>
       <c r="H54" s="16" t="s">
-        <v>16</v>
+        <v>255</v>
       </c>
       <c r="I54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="1" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="E55" s="16" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="F55" s="16" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>54</v>
       </c>
       <c r="H55" s="16" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="I55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="12" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="E56" s="15" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="F56" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G56" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H56" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="1" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="14" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="D57" s="16" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="E57" s="16" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="F57" s="16" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="G57" s="16" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="H57" s="16" t="s">
-        <v>16</v>
+        <v>271</v>
       </c>
       <c r="I57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="1" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="14" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="E58" s="16" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="F58" s="16" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="G58" s="16" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="H58" s="16" t="s">
-        <v>16</v>
+        <v>271</v>
       </c>
       <c r="I58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J58" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="12" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="13" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="F59" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G59" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="1" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="E60" s="16" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="F60" s="16" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="G60" s="16" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="H60" s="16" t="s">
-        <v>16</v>
+        <v>287</v>
       </c>
       <c r="I60" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J60" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="1" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="14" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="E61" s="16" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="F61" s="16" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="G61" s="16" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="H61" s="16" t="s">
-        <v>16</v>
+        <v>287</v>
       </c>
       <c r="I61" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J61" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="12" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="13" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="F62" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G62" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="1" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="14" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="D63" s="16" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="E63" s="16" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="F63" s="16" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="G63" s="16" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="H63" s="16" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="I63" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J63" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="1" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="14" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="D64" s="16" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="E64" s="16" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="F64" s="16" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="G64" s="16" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="H64" s="16" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="I64" s="14" t="s">
         <v>79</v>
       </c>
       <c r="J64" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="12" t="s">
-        <v>294</v>
+        <v>309</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="13" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F65" s="15" t="s">
         <v>86</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H65" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="1" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="14" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="16" t="s">
-        <v>298</v>
+        <v>313</v>
       </c>
       <c r="F66" s="16" t="s">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="G66" s="16" t="s">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="H66" s="16" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="I66" s="14" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="J66" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="1" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="14" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E67" s="16" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="F67" s="16" t="s">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="G67" s="16" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="H67" s="16" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="I67" s="14" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="J67" s="14" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="12" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="13" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="F68" s="15" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="G68" s="15" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J68" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="12" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="13" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>16</v>
+        <v>327</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J69" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="12" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="13" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="12" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="13" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="F71" s="15" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="G71" s="15" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="12" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C72" s="13" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F72" s="15" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="G72" s="15" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="12" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="13" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="F73" s="15" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="G73" s="15" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="12" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="13" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="F74" s="15" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="G74" s="15" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>5</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="12" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="13" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>16</v>
+        <v>354</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="12" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="13" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="F76" s="15" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="G76" s="15" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="6"/>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A77:K77"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>