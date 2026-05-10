--- v0 (2026-03-14)
+++ v1 (2026-05-10)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Jumlah Murid</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -87,717 +87,747 @@
   <si>
     <t>Siswa</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Pendidikan</t>
   </si>
   <si>
     <t>001.01</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah Murid Taman Kanak-kanak (TK) di Bawah Kementerian Pendidikan dan Kebudayaan</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>6.460,00</t>
   </si>
   <si>
     <t>6.521,00</t>
   </si>
   <si>
-    <t>6.608,00 *</t>
+    <t>6.642,00</t>
+  </si>
+  <si>
+    <t>6.475,00</t>
   </si>
   <si>
     <t>001.01.01</t>
   </si>
   <si>
     <t xml:space="preserve">                Kecamatan Mojoroto</t>
   </si>
   <si>
     <t>2.131,00</t>
   </si>
   <si>
     <t>2.166,00</t>
   </si>
   <si>
-    <t>2.266,00 *</t>
+    <t>2.270,00</t>
+  </si>
+  <si>
+    <t>2.178,00</t>
   </si>
   <si>
     <t>001.01.02</t>
   </si>
   <si>
     <t xml:space="preserve">                Kecamatan Kota</t>
   </si>
   <si>
     <t>2.180,00</t>
   </si>
   <si>
     <t>2.194,00</t>
   </si>
   <si>
-    <t>2.139,00 *</t>
+    <t>2.161,00</t>
   </si>
   <si>
     <t>001.01.03</t>
   </si>
   <si>
     <t xml:space="preserve">                Kecamatan Pesantren</t>
   </si>
   <si>
     <t>2.149,00</t>
   </si>
   <si>
-    <t>2.161,00</t>
-[...2 lines deleted...]
-    <t>2.203,00 *</t>
+    <t>2.211,00</t>
   </si>
   <si>
     <t>001.02</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah Murid Sekolah Dasar (SD) di Bawah Kementerian Pendidikan dan Kebudayaan</t>
   </si>
   <si>
     <t>25.598,00</t>
   </si>
   <si>
     <t>24.996,00</t>
   </si>
   <si>
+    <t>24.641,00</t>
+  </si>
+  <si>
+    <t>24.245,00</t>
+  </si>
+  <si>
+    <t>001.02.01</t>
+  </si>
+  <si>
+    <t>9.466,00</t>
+  </si>
+  <si>
+    <t>9.282,00</t>
+  </si>
+  <si>
+    <t>9.219,00</t>
+  </si>
+  <si>
+    <t>9.149,00</t>
+  </si>
+  <si>
+    <t>001.02.02</t>
+  </si>
+  <si>
+    <t>9.388,00</t>
+  </si>
+  <si>
+    <t>9.088,00</t>
+  </si>
+  <si>
+    <t>8.968,00</t>
+  </si>
+  <si>
+    <t>8.780,00</t>
+  </si>
+  <si>
+    <t>001.02.03</t>
+  </si>
+  <si>
+    <t>6.744,00</t>
+  </si>
+  <si>
+    <t>6.626,00</t>
+  </si>
+  <si>
+    <t>6.454,00</t>
+  </si>
+  <si>
+    <t>6.316,00</t>
+  </si>
+  <si>
+    <t>001.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Murid Sekolah Menengah Pertama (SMP) di Bawah Kementerian Pendidikan dan Kebudayaan</t>
+  </si>
+  <si>
+    <t>14.059,00</t>
+  </si>
+  <si>
+    <t>14.181,00</t>
+  </si>
+  <si>
+    <t>14.212,00</t>
+  </si>
+  <si>
+    <t>14.079,00</t>
+  </si>
+  <si>
+    <t>001.03.01</t>
+  </si>
+  <si>
+    <t>6.002,00</t>
+  </si>
+  <si>
+    <t>6.023,00</t>
+  </si>
+  <si>
+    <t>5.964,00</t>
+  </si>
+  <si>
+    <t>5.818,00</t>
+  </si>
+  <si>
+    <t>001.03.02</t>
+  </si>
+  <si>
+    <t>6.392,00</t>
+  </si>
+  <si>
+    <t>6.242,00</t>
+  </si>
+  <si>
+    <t>6.028,00</t>
+  </si>
+  <si>
+    <t>5.870,00</t>
+  </si>
+  <si>
+    <t>001.03.03</t>
+  </si>
+  <si>
+    <t>1.665,00</t>
+  </si>
+  <si>
+    <t>1.916,00</t>
+  </si>
+  <si>
+    <t>2.220,00</t>
+  </si>
+  <si>
+    <t>2.391,00</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa PAUD, SD, SMP, Pendidikan Kesetaraan Menurut Kecamatan</t>
+  </si>
+  <si>
+    <t>002.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa PAUD</t>
+  </si>
+  <si>
+    <t>1.881,00</t>
+  </si>
+  <si>
+    <t>1.874,00 *</t>
+  </si>
+  <si>
+    <t>002.01.01</t>
+  </si>
+  <si>
+    <t>901,00</t>
+  </si>
+  <si>
+    <t>909,00 *</t>
+  </si>
+  <si>
+    <t>002.01.02</t>
+  </si>
+  <si>
+    <t>268,00</t>
+  </si>
+  <si>
+    <t>261,00 *</t>
+  </si>
+  <si>
+    <t>002.01.03</t>
+  </si>
+  <si>
+    <t>712,00</t>
+  </si>
+  <si>
+    <t>704,00 *</t>
+  </si>
+  <si>
+    <t>002.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa Sekolah Dasar (SD)</t>
+  </si>
+  <si>
+    <t>4.883,00</t>
+  </si>
+  <si>
+    <t>13.138,00 *</t>
+  </si>
+  <si>
+    <t>002.02.01</t>
+  </si>
+  <si>
+    <t>1.977,00</t>
+  </si>
+  <si>
+    <t>2.305,00 *</t>
+  </si>
+  <si>
+    <t>002.02.02</t>
+  </si>
+  <si>
+    <t>882,00</t>
+  </si>
+  <si>
+    <t>8.870,00 *</t>
+  </si>
+  <si>
+    <t>002.02.03</t>
+  </si>
+  <si>
+    <t>2.024,00</t>
+  </si>
+  <si>
+    <t>1.963,00 *</t>
+  </si>
+  <si>
+    <t>002.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa Sekolah Menengah Pertama (SMP)</t>
+  </si>
+  <si>
+    <t>5.646,00</t>
+  </si>
+  <si>
+    <t>5.614,00 *</t>
+  </si>
+  <si>
+    <t>002.03.01</t>
+  </si>
+  <si>
+    <t>3.201,00</t>
+  </si>
+  <si>
+    <t>3.272,00 *</t>
+  </si>
+  <si>
+    <t>002.03.02</t>
+  </si>
+  <si>
+    <t>1.747,00</t>
+  </si>
+  <si>
+    <t>1.782,00 *</t>
+  </si>
+  <si>
+    <t>002.03.03</t>
+  </si>
+  <si>
+    <t>698,00</t>
+  </si>
+  <si>
+    <t>560,00 *</t>
+  </si>
+  <si>
+    <t>002.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa Pendidikan Kesetaraan</t>
+  </si>
+  <si>
+    <t>002.04.01</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>002.04.02</t>
+  </si>
+  <si>
+    <t>002.04.03</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa PAUD, SD, SMP, Pendidikan Kesetaraan Berdasarkan Jenis Kelamin</t>
+  </si>
+  <si>
+    <t>003.01</t>
+  </si>
+  <si>
+    <t>11.625,00 *</t>
+  </si>
+  <si>
+    <t>003.01.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Laki - Laki</t>
+  </si>
+  <si>
+    <t>5.986,00 *</t>
+  </si>
+  <si>
+    <t>003.01.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Perempuan</t>
+  </si>
+  <si>
+    <t>5.639,00 *</t>
+  </si>
+  <si>
+    <t>003.02</t>
+  </si>
+  <si>
+    <t>29.790,00 *</t>
+  </si>
+  <si>
+    <t>003.02.01</t>
+  </si>
+  <si>
+    <t>15.431,00 *</t>
+  </si>
+  <si>
+    <t>003.02.02</t>
+  </si>
+  <si>
+    <t>14.359,00 *</t>
+  </si>
+  <si>
+    <t>003.03</t>
+  </si>
+  <si>
+    <t>19.815,00 *</t>
+  </si>
+  <si>
+    <t>003.03.01</t>
+  </si>
+  <si>
+    <t>10.278,00 *</t>
+  </si>
+  <si>
+    <t>003.03.02</t>
+  </si>
+  <si>
+    <t>9.537,00 *</t>
+  </si>
+  <si>
+    <t>003.04</t>
+  </si>
+  <si>
+    <t>2.835,00 *</t>
+  </si>
+  <si>
+    <t>003.04.01</t>
+  </si>
+  <si>
+    <t>1.383,00 *</t>
+  </si>
+  <si>
+    <t>003.04.02</t>
+  </si>
+  <si>
+    <t>1.452,00 *</t>
+  </si>
+  <si>
+    <t>004</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa PAUD, SD, SMP, Pendidikan Kesetaraan Berdasarkan  Status (Negeri/Swasta)</t>
+  </si>
+  <si>
+    <t>004.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa PAUD Berdasarkan Status (Negeri/Swasta)</t>
+  </si>
+  <si>
+    <t>268,00 *</t>
+  </si>
+  <si>
+    <t>004.01.01</t>
+  </si>
+  <si>
+    <t>69,00 *</t>
+  </si>
+  <si>
+    <t>004.01.02</t>
+  </si>
+  <si>
+    <t>117,00 *</t>
+  </si>
+  <si>
+    <t>004.01.03</t>
+  </si>
+  <si>
+    <t>82,00 *</t>
+  </si>
+  <si>
+    <t>004.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa SD Berdasarkan Status (Negeri/Swasta)</t>
+  </si>
+  <si>
+    <t>17.491,00 *</t>
+  </si>
+  <si>
+    <t>004.02.01</t>
+  </si>
+  <si>
+    <t>6.658,00 *</t>
+  </si>
+  <si>
+    <t>004.02.02</t>
+  </si>
+  <si>
+    <t>5.122,00 *</t>
+  </si>
+  <si>
+    <t>004.02.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                 Kecamatan Pesantren</t>
+  </si>
+  <si>
+    <t>5.711,00 *</t>
+  </si>
+  <si>
+    <t>004.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa SMP Berdasarkan Status (Negeri/Swasta)</t>
+  </si>
+  <si>
+    <t>9.534,00 *</t>
+  </si>
+  <si>
+    <t>004.03.01</t>
+  </si>
+  <si>
+    <t>3.407,00 *</t>
+  </si>
+  <si>
+    <t>004.03.02</t>
+  </si>
+  <si>
+    <t>4.255,00 *</t>
+  </si>
+  <si>
+    <t>004.03.03</t>
+  </si>
+  <si>
+    <t>1.872,00 *</t>
+  </si>
+  <si>
+    <t>004.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa Pendidikan Kesetaraan Berdasarkan Status (Negeri/Swasta)</t>
+  </si>
+  <si>
+    <t>277,00 *</t>
+  </si>
+  <si>
+    <t>004.04.01</t>
+  </si>
+  <si>
+    <t>004.04.02</t>
+  </si>
+  <si>
+    <t>0,00 *</t>
+  </si>
+  <si>
+    <t>004.04.03</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa PAUD, SD, SMP, Pendidikan Kesetaraan Berdasarkan Status Kesiswaan</t>
+  </si>
+  <si>
+    <t>Semester</t>
+  </si>
+  <si>
+    <t>005.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa PAUD Berdasarkan Status Kesiswaan</t>
+  </si>
+  <si>
+    <t>9.483,00 *</t>
+  </si>
+  <si>
+    <t>005.01.01</t>
+  </si>
+  <si>
+    <t>3.590,00 *</t>
+  </si>
+  <si>
+    <t>005.01.02</t>
+  </si>
+  <si>
+    <t>2.895,00 *</t>
+  </si>
+  <si>
+    <t>005.01.03</t>
+  </si>
+  <si>
+    <t>2.998,00 *</t>
+  </si>
+  <si>
+    <t>005.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa SD Berdasarkan Status Kesiswaan</t>
+  </si>
+  <si>
+    <t>7.144,00 *</t>
+  </si>
+  <si>
+    <t>005.02.01</t>
+  </si>
+  <si>
+    <t>2.561,00 *</t>
+  </si>
+  <si>
+    <t>005.02.02</t>
+  </si>
+  <si>
+    <t>3.843,00 *</t>
+  </si>
+  <si>
+    <t>005.02.03</t>
+  </si>
+  <si>
+    <t>740,00 *</t>
+  </si>
+  <si>
+    <t>005.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa SMP Berdasarkan Status Kesiswaan</t>
+  </si>
+  <si>
+    <t>4.667,00 *</t>
+  </si>
+  <si>
+    <t>005.03.01</t>
+  </si>
+  <si>
+    <t>2.555,00 *</t>
+  </si>
+  <si>
+    <t>005.03.02</t>
+  </si>
+  <si>
+    <t>1.766,00 *</t>
+  </si>
+  <si>
+    <t>005.03.03</t>
+  </si>
+  <si>
+    <t>346,00 *</t>
+  </si>
+  <si>
+    <t>005.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa Pendidikan Kesetaraan Berdasarkan Status Kesiswaan</t>
+  </si>
+  <si>
+    <t>2.558,00 *</t>
+  </si>
+  <si>
+    <t>005.04.01</t>
+  </si>
+  <si>
+    <t>1.375,00 *</t>
+  </si>
+  <si>
+    <t>005.04.02</t>
+  </si>
+  <si>
+    <t>565,00 *</t>
+  </si>
+  <si>
+    <t>005.04.03</t>
+  </si>
+  <si>
+    <t>618,00 *</t>
+  </si>
+  <si>
+    <t>006</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa PAUD, SD, SMP, Pendidikan Kesetaraan Berdasarkan Agama</t>
+  </si>
+  <si>
+    <t>006.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa PAUD Berdasarkan Agama</t>
+  </si>
+  <si>
+    <t>9.749,00 *</t>
+  </si>
+  <si>
+    <t>006.01.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Islam</t>
+  </si>
+  <si>
+    <t>9.110,00 *</t>
+  </si>
+  <si>
+    <t>006.01.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Kristen</t>
+  </si>
+  <si>
+    <t>444,00 *</t>
+  </si>
+  <si>
+    <t>006.01.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Katolik</t>
+  </si>
+  <si>
+    <t>171,00 *</t>
+  </si>
+  <si>
+    <t>006.01.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Hindu</t>
+  </si>
+  <si>
+    <t>7,00 *</t>
+  </si>
+  <si>
+    <t>006.01.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Budha</t>
+  </si>
+  <si>
+    <t>17,00 *</t>
+  </si>
+  <si>
+    <t>006.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Jumlah Siswa SD Berdasarkan Agama</t>
+  </si>
+  <si>
     <t>24.635,00 *</t>
-  </si>
-[...604 lines deleted...]
-    <t xml:space="preserve">        Jumlah Siswa SD Berdasarkan Agama</t>
   </si>
   <si>
     <t>006.03</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah Siswa SMP Berdasarkan Agama</t>
   </si>
   <si>
     <t>14.200,00 *</t>
   </si>
   <si>
     <t>006.04</t>
   </si>
   <si>
     <t xml:space="preserve">        Jumlah Siswa Pendidikan Kesetaraan Berdasarkan Agama</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
@@ -1546,2984 +1576,2984 @@
         <v>17</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="19" t="s">
+      <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="G11" s="19" t="s">
         <v>29</v>
       </c>
+      <c r="G11" s="16" t="s">
+        <v>30</v>
+      </c>
       <c r="H11" s="16" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F12" s="16" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>36</v>
       </c>
       <c r="H12" s="16" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="D13" s="16" t="s">
-[...9 lines deleted...]
-        <v>39</v>
+      <c r="G13" s="16" t="s">
+        <v>40</v>
       </c>
       <c r="H13" s="16" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" s="16" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G14" s="19" t="s">
         <v>44</v>
       </c>
+      <c r="G14" s="16" t="s">
+        <v>45</v>
+      </c>
       <c r="H14" s="16" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F15" s="16" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>50</v>
       </c>
       <c r="H15" s="16" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="H16" s="16" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="16" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F17" s="16" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>59</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>60</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="16" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F18" s="16" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>65</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>66</v>
       </c>
       <c r="H18" s="16" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="I18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D19" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="16" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F19" s="16" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>70</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>71</v>
       </c>
       <c r="H19" s="16" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="16" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>75</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>76</v>
       </c>
       <c r="H20" s="16" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F21" s="16" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>80</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>81</v>
       </c>
       <c r="H21" s="16" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="12" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="19" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="1" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="16" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="19" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="H24" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="16" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="19" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="16" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="19" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="1" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="14" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="16" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="F27" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="19" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="H27" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="16" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="19" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="16" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="19" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="16" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="19" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="1" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="14" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="16" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="19" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="16" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="19" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H32" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="1" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="16" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="19" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="16" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="14" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>21</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="1" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="16" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="1" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="12" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="1" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="14" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="19" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I40" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="14" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="19" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="H41" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="14" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="H42" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="1" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="14" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="19" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="H43" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I43" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="14" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="19" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="H44" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="14" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="19" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="1" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="14" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="D46" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="19" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="H46" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="14" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="19" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="H47" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="14" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="19" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="1" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="14" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="19" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="H49" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="1" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="14" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="19" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="1" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="14" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="19" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="H51" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="12" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="13"/>
       <c r="J52" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="1" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="14" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D53" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F53" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="19" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="H53" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D54" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="19" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="H54" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J54" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D55" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="19" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J55" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="19" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="H56" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J56" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="14" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="D57" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="H57" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="1" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="19" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="H58" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="1" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D59" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F59" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="19" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="H59" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J59" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="1" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="D60" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="19" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="H60" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="1" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="14" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="D61" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G61" s="19" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="H61" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="1" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D62" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="19" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="H62" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="1" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D63" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="19" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="H63" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="1" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D64" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="19" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="H64" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="1" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="14" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F65" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G65" s="19" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="H65" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I65" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="1" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G66" s="19" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G67" s="19" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="1" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D68" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="16" t="s">
         <v>21</v>
       </c>
       <c r="H68" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="14" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="12" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="13" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="D69" s="15"/>
       <c r="E69" s="15"/>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="13"/>
       <c r="J69" s="13" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K69" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="1" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="14" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G70" s="19" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="H70" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I70" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K70" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D71" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="19" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="H71" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K71" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="1" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C72" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D72" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F72" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="19" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="H72" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K72" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="1" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="H73" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I73" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="J73" s="14" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
       <c r="K73" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="1" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="14" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="D74" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G74" s="19" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="H74" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K74" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="1" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D75" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G75" s="19" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="H75" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K75" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="1" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F76" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G76" s="19" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="H76" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K76" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C77" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D77" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F77" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G77" s="19" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="H77" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K77" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="14" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D78" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="19" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K78" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="1" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C79" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="19" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K79" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="1" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C80" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D80" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F80" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="19" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="H80" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K80" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="1" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B81" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C81" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D81" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F81" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G81" s="19" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="H81" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K81" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="1" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="B82" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="14" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="D82" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G82" s="19" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="H82" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J82" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K82" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="1" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D83" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G83" s="19" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="H83" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K83" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="1" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C84" s="14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F84" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G84" s="19" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="H84" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K84" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="1" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="B85" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F85" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G85" s="19" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="H85" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J85" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K85" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="12" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="13" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="13"/>
       <c r="J86" s="13" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K86" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="1" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="14" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="D87" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F87" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G87" s="19" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="H87" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I87" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K87" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="1" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="14" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="D88" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G88" s="19" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H88" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K88" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="1" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="14" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="D89" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G89" s="19" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H89" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K89" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="1" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C90" s="14" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="D90" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F90" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G90" s="19" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="H90" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J90" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K90" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="1" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="14" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D91" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G91" s="19" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="H91" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K91" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="1" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="14" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="D92" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F92" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G92" s="19" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J92" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K92" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="1" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="14" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D93" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F93" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G93" s="19" t="s">
-        <v>44</v>
+        <v>256</v>
       </c>
       <c r="H93" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I93" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K93" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="1" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="B94" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="14" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="D94" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E94" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G94" s="19" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="H94" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I94" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K94" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="1" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="14" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="D95" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E95" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F95" s="16" t="s">
         <v>21</v>
       </c>
       <c r="G95" s="19" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="H95" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I95" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J95" s="14" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="K95" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="6"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A96:K96"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>