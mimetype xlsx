--- v2 (2026-06-24)
+++ v3 (2026-10-12)
@@ -192,51 +192,51 @@
   <si>
     <t>81,05</t>
   </si>
   <si>
     <t>82,03</t>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>Indeks Infrastuktur</t>
   </si>
   <si>
     <t>75,00</t>
   </si>
   <si>
     <t>82,87</t>
   </si>
   <si>
     <t>86,80</t>
   </si>
   <si>
     <t>87,41</t>
   </si>
   <si>
-    <t>-</t>
+    <t>88,71</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>