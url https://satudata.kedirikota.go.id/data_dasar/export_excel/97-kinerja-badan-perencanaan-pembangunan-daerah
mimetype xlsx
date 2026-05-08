--- v1 (2026-03-15)
+++ v2 (2026-05-08)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Kinerja Badan Perencanaan Pembangunan Daerah</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
@@ -109,50 +109,53 @@
     <t>78,57</t>
   </si>
   <si>
     <t>85,06</t>
   </si>
   <si>
     <t>96,77</t>
   </si>
   <si>
     <t>007</t>
   </si>
   <si>
     <t>Nilai Sakip komponen perencanaan</t>
   </si>
   <si>
     <t>23,71</t>
   </si>
   <si>
     <t>23,72</t>
   </si>
   <si>
     <t>2,07</t>
   </si>
   <si>
     <t>23,25</t>
+  </si>
+  <si>
+    <t>23,54</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>008</t>
   </si>
   <si>
     <t>Persentase kontribusi sektor strategis perdagangan, pariwisata, pertanian dan perikanan terhadap PDRB</t>
   </si>
   <si>
     <t>10,55</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>Kontribusi PDRB Kabupaten/Kota terhadap Provinsi (ADHB)</t>
   </si>
   <si>
     <t>5,76</t>
   </si>
   <si>
     <t>5,59</t>
   </si>
@@ -976,205 +979,205 @@
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>