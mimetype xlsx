--- v2 (2026-05-08)
+++ v3 (2026-06-24)
@@ -13,143 +13,125 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>APLIKASI SATU DATA KEDIRI</t>
   </si>
   <si>
     <t>Elemen : Kinerja Badan Perencanaan Pembangunan Daerah</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
-    <t>001</t>
+    <t>004</t>
   </si>
   <si>
     <t>PERENCANAAN</t>
   </si>
   <si>
-    <t>Persentase Renstra Perangkat Daerah yang Berkualitas Baik</t>
+    <t>Persentase Capaian Indikator Kinerja Sasaran dengan Kategori Berhasil</t>
+  </si>
+  <si>
+    <t>78,57</t>
+  </si>
+  <si>
+    <t>85,06</t>
+  </si>
+  <si>
+    <t>96,77</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Badan Perencanaan Pembangunan Daerah</t>
   </si>
   <si>
-    <t>002</t>
-[...25 lines deleted...]
-  <si>
     <t>007</t>
   </si>
   <si>
     <t>Nilai Sakip komponen perencanaan</t>
   </si>
   <si>
     <t>23,71</t>
   </si>
   <si>
     <t>23,72</t>
   </si>
   <si>
-    <t>2,07</t>
+    <t>23,07</t>
   </si>
   <si>
     <t>23,25</t>
   </si>
   <si>
     <t>23,54</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>008</t>
   </si>
   <si>
     <t>Persentase kontribusi sektor strategis perdagangan, pariwisata, pertanian dan perikanan terhadap PDRB</t>
   </si>
   <si>
     <t>10,55</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>Kontribusi PDRB Kabupaten/Kota terhadap Provinsi (ADHB)</t>
   </si>
@@ -696,54 +678,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K17"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D9" sqref="D9:H17"/>
+      <selection activeCell="D9" sqref="D9:H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="4"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="4"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="4"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="4"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="4"/>
     <col min="9" max="9" width="15.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="15">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
@@ -865,334 +847,229 @@
       </c>
       <c r="I8" s="1">
         <v>9</v>
       </c>
       <c r="J8" s="1">
         <v>10</v>
       </c>
       <c r="K8" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H9" s="14" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="12" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="14" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K10" s="13" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="12" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D11" s="14" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E11" s="14" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D12" s="14" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F12" s="14" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G12" s="14" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K12" s="13" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="F13" s="14" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K13" s="13" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:11">
-      <c r="A14" s="12" t="s">
-[...69 lines deleted...]
-      <c r="A16" s="12" t="s">
+      <c r="A14" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...43 lines deleted...]
-      <c r="K17" s="7"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A17:K17"/>
+    <mergeCell ref="A14:K14"/>
     <mergeCell ref="A1:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 