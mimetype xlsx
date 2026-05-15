--- v0 (2026-03-21)
+++ v1 (2026-05-15)
@@ -57,54 +57,54 @@
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>PERINDUSTRIAN</t>
   </si>
   <si>
     <t>Jumlah Tenaga Kerja Menurut Klasifikasi Industri</t>
   </si>
   <si>
     <t>46.985,00</t>
   </si>
   <si>
     <t>14.156,00 *</t>
   </si>
   <si>
-    <t>50.573,00 *</t>
-[...2 lines deleted...]
-    <t>52.854,00 *</t>
+    <t>63.134,00 *</t>
+  </si>
+  <si>
+    <t>65.952,00 *</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>