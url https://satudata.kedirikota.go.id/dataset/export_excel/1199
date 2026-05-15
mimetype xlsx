--- v0 (2026-03-21)
+++ v1 (2026-05-15)
@@ -57,54 +57,54 @@
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>PERINDUSTRIAN</t>
   </si>
   <si>
     <t>Jumlah Nilai Produksi Menurut Klasifikasi Industri</t>
   </si>
   <si>
     <t>113.116.741.568,00</t>
   </si>
   <si>
     <t>131.540.569.924,00 *</t>
   </si>
   <si>
-    <t>113.584.717.576.667,00 *</t>
-[...2 lines deleted...]
-    <t>112.829.021.835,00 *</t>
+    <t>113.588.120.264.167,00 *</t>
+  </si>
+  <si>
+    <t>117.964.242.670,00 *</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Ribu Rupiah</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>