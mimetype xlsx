--- v1 (2026-03-22)
+++ v2 (2026-05-16)
@@ -57,51 +57,51 @@
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>026</t>
   </si>
   <si>
     <t>KETENTERAMAN DAN KETERTIBAN UMUM SERTA PERLINDUNGAN MASYARAKAT</t>
   </si>
   <si>
     <t>Jumlah Kerusakan Rumah yang Diakibatkan Bencana Alam - Banjir</t>
   </si>
   <si>
     <t>56,00</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>0,00</t>
+    <t>22,00</t>
   </si>
   <si>
     <t>Rumah</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Badan Penanggulangan Bencana Daerah</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>