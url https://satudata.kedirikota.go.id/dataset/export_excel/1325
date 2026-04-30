--- v0 (2026-01-28)
+++ v1 (2026-04-30)
@@ -57,51 +57,51 @@
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>014</t>
   </si>
   <si>
     <t>BADAN PUSAT STATISTIK KOTA KEDIRI</t>
   </si>
   <si>
     <t>Laju Pertumbuhan Penduduk</t>
   </si>
   <si>
     <t>1,06</t>
   </si>
   <si>
     <t>1,04</t>
   </si>
   <si>
-    <t>1,02</t>
+    <t>1,05</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Badan Pusat Statistik</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
@@ -781,51 +781,51 @@
       </c>
       <c r="K8" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>