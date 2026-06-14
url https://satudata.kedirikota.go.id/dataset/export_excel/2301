--- v0 (2026-01-30)
+++ v1 (2026-06-14)
@@ -54,51 +54,51 @@
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>002.01.01</t>
   </si>
   <si>
     <t>KESEHATAN</t>
   </si>
   <si>
     <t xml:space="preserve">                Pelayanan Rawat Inap</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>0,00</t>
+    <t>1,00</t>
   </si>
   <si>
     <t>unit</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
@@ -772,51 +772,51 @@
       </c>
       <c r="K8" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>