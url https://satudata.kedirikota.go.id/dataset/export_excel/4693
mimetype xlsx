--- v1 (2026-03-14)
+++ v2 (2026-06-14)
@@ -60,51 +60,51 @@
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>PERDAGANGAN</t>
   </si>
   <si>
     <t>Persentase Koefisien Variasi Harga Antar Waktu</t>
   </si>
   <si>
     <t>5,10</t>
   </si>
   <si>
     <t>4,19</t>
   </si>
   <si>
     <t>4,15</t>
   </si>
   <si>
-    <t>4,32</t>
+    <t>4,24</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Perdagangan dan Perindustrian</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>