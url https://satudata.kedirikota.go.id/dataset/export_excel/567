--- v0 (2026-01-29)
+++ v1 (2026-04-30)
@@ -60,51 +60,51 @@
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>INSPEKTORAT DAERAH</t>
   </si>
   <si>
     <t>Persentase Tindak Lanjut Temuan</t>
   </si>
   <si>
     <t>81,89</t>
   </si>
   <si>
     <t>90,69</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
-    <t>97,00 *</t>
+    <t>97,06 *</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Inspektorat</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>