--- v1 (2026-04-30)
+++ v2 (2026-10-31)
@@ -48,66 +48,66 @@
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>Sub Elemen</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>INSPEKTORAT DAERAH</t>
   </si>
   <si>
-    <t>Persentase Tindak Lanjut Temuan</t>
+    <t>Persentase Tindak Lanjut Rekomendasi</t>
   </si>
   <si>
     <t>81,89</t>
   </si>
   <si>
     <t>90,69</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
-    <t>97,06 *</t>
-[...2 lines deleted...]
-    <t>-</t>
+    <t>98,06</t>
+  </si>
+  <si>
+    <t>97,84 *</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Inspektorat</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">*) Sementara </t>
@@ -632,55 +632,55 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D9" sqref="D9:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="4"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="4"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="4"/>
-    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="4"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="4"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="4"/>
     <col min="9" max="9" width="15.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="15">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
     </row>
     <row r="2" spans="1:11" customHeight="1" ht="15">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
@@ -796,54 +796,54 @@
         <v>10</v>
       </c>
       <c r="K8" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="16" t="s">
+      <c r="G9" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="14" t="s">
+      <c r="H9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>