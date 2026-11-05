--- v0 (2026-03-24)
+++ v1 (2026-11-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>007</t>
   </si>
   <si>
     <t>PENDIDIKAN</t>
   </si>
   <si>
     <t>% Satuan Pendidikan yang mencapai standar kompetensi minimum pada asesmen tingkat nasional Literasi Numerasi SMP</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>68,39</t>
+    <t>66,23</t>
   </si>
   <si>
     <t>84,26</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Pendidikan</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tetap | </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="11"/>