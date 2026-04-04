--- v0 (2025-12-14)
+++ v1 (2026-04-04)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>Sustainable Development Goals</t>
   </si>
   <si>
     <t>Tujuan 1</t>
   </si>
   <si>
     <t>Menghapus Kemiskinan</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
@@ -136,635 +137,395 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> :  Tidak Ada</t>
     </r>
   </si>
   <si>
     <t>Kode Indikator</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Baseline (2018)</t>
   </si>
   <si>
-    <t>Target 1.2. Pada tahun 2030, mengurangi setidaknya setengah proporsi laki-laki, perempuan dan anak-anak dari semua usia, yang hidup dalam kemiskinan di semua dimensi, sesuai dengan definisi nasional</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2.2</t>
   </si>
   <si>
     <t>Persentase Penduduk Miskin</t>
   </si>
   <si>
     <t>Badan Pusat Statistik</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>T</t>
-[...17 lines deleted...]
-    <t>7,15</t>
+    <t>-</t>
   </si>
   <si>
     <t>Target 1.3. Menerapkan secara nasional sistem dan upaya perlindungan sosial yang tepat bagi semua, termasuk kelompok yang paling miskin, dan pada tahun 2030 mencapai cakupan substansial bagi kelompok miskin dan rentan</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Persentase Fakir Miskin yang memperoleh bantuan sosial dan mampu memenuhi kebutuhan dasarnya </t>
   </si>
   <si>
     <t>Dinas Sosial</t>
   </si>
   <si>
-    <t>-</t>
-[...13 lines deleted...]
-  <si>
     <t>1.3.2</t>
   </si>
   <si>
     <t>Persentase Penyandang Cacat yang mampu memenuhi kebutuhan dasarnya</t>
   </si>
   <si>
-    <t>100,00</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.3</t>
   </si>
   <si>
     <t>Persentase lanjut usia terlantar yang Terpenuhi kebutuhan dasarnya</t>
   </si>
   <si>
-    <t>81,00</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.5</t>
   </si>
   <si>
     <t>Peningkatan Jumlah Tenaga Kerja yang menjadi peserta BPJS Ketenagakerjaan</t>
   </si>
   <si>
     <t>Dinas Koperasi, Usaha Mikro dan Tenaga Kerja</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
-    <t>36.906,00</t>
-[...10 lines deleted...]
-  <si>
     <t>Target 1.4. Pada tahun 2030, menjamin bahwa semua laki-laki dan perempuan, khususnya masyarakat miskin dan rentan, memiliki hak yang sama terhadap sumber daya ekonomi, serta akses terhadap pelayanan dasar, kepemilikan dan kontrol atas tanah dan bentuk kepemilikan lain, warisan, sumber daya alam, teknologi baru, dan jasa keuangan yang tepat, termasuk keuangan mikro</t>
   </si>
   <si>
     <t>1.4.1</t>
   </si>
   <si>
     <t>Persentase perempuan pernah kawin umur 15-49 tahun yang proses melahirkan terakhirnya di fasilitas kesehatan (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
     <t>1.4.2</t>
   </si>
   <si>
     <t>APM SMP/MTs/Paket B</t>
   </si>
   <si>
     <t>Dinas Pendidikan</t>
   </si>
   <si>
-    <t>107,69</t>
-[...16 lines deleted...]
-  <si>
     <t>1.4.3</t>
   </si>
   <si>
     <t>Persentase Rumah Tinggal Bersanitasi</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
-    <t>89,85</t>
-[...13 lines deleted...]
-  <si>
     <t>1.4.4</t>
   </si>
   <si>
     <t>Persentase rumah tangga yang memiliki akses terhadap layanan sanitasi layak. (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
-    <t>0,00</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4.5</t>
   </si>
   <si>
     <t>Persentase anak umur 12-23 bulan yang menerima imunisasi dasar lengkap (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
-    <t>SS</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4.6</t>
   </si>
   <si>
     <t>Prevalensi penggunaan metode kontrasepsi (CPR) semua cara pada Pasangan Usia Subur (PUS) usia 15-49 tahun yang berstatus kawin. (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
     <t>Dinas Pemberdayaan Perempuan, Perlindungan Anak, Pengendalian Penduduk dan Keluarga Berencana</t>
   </si>
   <si>
-    <t>71,00</t>
-[...7 lines deleted...]
-  <si>
     <t>1.4.7</t>
   </si>
   <si>
     <t>Persentase rumah tangga yang memiliki akses terhadap layanan sumber air minum layak. (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
-    <t>99,60</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4.9</t>
   </si>
   <si>
     <t>Persentase rumah tangga kumuh perkotaan. (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
     <t>1.4.10</t>
   </si>
   <si>
     <t>Persentase penduduk umur 0-17 tahun dengan kepemilikan akta kelahiran. (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
     <t>Dinas Kependudukan Dan Pencatatan Sipil</t>
   </si>
   <si>
-    <t>n/a</t>
-[...4 lines deleted...]
-  <si>
     <t>1.4.11</t>
   </si>
   <si>
     <t>APM SD/MI/Paket A</t>
   </si>
   <si>
-    <t>106,42</t>
-[...16 lines deleted...]
-  <si>
     <t>1.4.12</t>
   </si>
   <si>
     <t>Persentase rumah tangga miskin dan rentan yang sumber penerangan utamanya listrik baik dari PLN dan bukan PLN. (kelompok penduduk 40% terbawah)</t>
   </si>
   <si>
     <t>Target 1.5. Pada tahun 2030, membangun ketahanan masyarakat miskin dan mereka yang berada dalam kondisi rentan, dan mengurangi kerentanan mereka terhadap kejadian ekstrim terkait iklim dan guncangan ekonomi, sosial, lingkungan, dan bencana.</t>
   </si>
   <si>
     <t>1.5.1</t>
   </si>
   <si>
     <t>Persentase korban terdampak bencana yang ditangani</t>
   </si>
   <si>
     <t>Badan Penanggulangan Bencana Daerah</t>
   </si>
   <si>
     <t>Tujuan 2</t>
   </si>
   <si>
     <t>Mengakhiri Kelaparan</t>
   </si>
   <si>
-    <t>Target 2.1. Menghilangkan segala bentuk kekurangan gizi, termasuk pada tahun 2025 mencapai target yang disepakati secara internasional untuk anak pendek dan kurus di bawah lima tahun, dan memenuhi kebutuhan gizi remaja perempuan, ibu hamil dan menyusui, serta manula</t>
-[...1 lines deleted...]
-  <si>
     <t>2.1.1</t>
   </si>
   <si>
     <t>Pencapaian Skor Pola Pangan Harapan (PPH)</t>
   </si>
   <si>
     <t>Dinas Ketahanan Pangan dan Pertanian</t>
   </si>
   <si>
-    <t>88,00</t>
-[...16 lines deleted...]
-  <si>
     <t>2.1.3</t>
   </si>
   <si>
     <t>Proporsi penduduk dengan asupan kalori minimum di bawah 1400 kkal/kapita/hari.</t>
   </si>
   <si>
-    <t>9,43</t>
-[...1 lines deleted...]
-  <si>
     <t>Target 2.2. Pada tahun 2030, menghilangkan segala bentuk kekurangan gizi, termasuk pada tahun 2025 mencapai target yang disepakati secara internasional untuk anak pendek dan kurus di bawah lima tahun, dan memenuhi kebutuhan gizi remaja perempuan, ibu hamil dan menyusui, serta manula.</t>
   </si>
   <si>
     <t>2.2.2</t>
   </si>
   <si>
     <t>Jumlah Status Gizi Balita Berdasarkan Indeks Menurut Kecamatan</t>
   </si>
   <si>
     <t>2.2.4</t>
   </si>
   <si>
     <t>Persentase bayi usia kurang dari 6 bulan yang mendapatkan ASI ekslusif.</t>
   </si>
   <si>
     <t>Target 2.3. Pada tahun 2030, menggandakan produktivitas pertanian dan pendapatan produsen makanan skala kecil, khususnya perempuan, masyarakat penduduk asli, keluarga petani, penggembala dan nelayan, termasuk melalui akses yang aman dan sama terhadap lahan, sumber daya produktif, dan input lainnya, pengetahuan, jasa keuangan, pasar, dan peluang nilai tambah, dan pekerjaan non pertanian.</t>
   </si>
   <si>
     <t>2.3.1</t>
   </si>
   <si>
     <t>Nilai Tambah Pertanian dibagi jumlah tenaga kerja di sektor pertanian (rupiah per tenaga kerja)</t>
   </si>
   <si>
     <t>Tujuan 3</t>
   </si>
   <si>
     <t>Kesehatan yang Baik dan Kesejahteraan</t>
   </si>
   <si>
-    <t>Target 3.1. Mengurangi rasio angka kematian ibu hingga kurang dari 70 per 100.000 kelahiran hidup</t>
-[...1 lines deleted...]
-  <si>
     <t>3.1.1</t>
   </si>
   <si>
     <t>Angka Kematian Ibu (AKI).</t>
   </si>
   <si>
     <t>Per 100.000</t>
   </si>
   <si>
-    <t>46,69</t>
-[...10 lines deleted...]
-  <si>
     <t>Target 3.2. Mengakhiri kematian bayi baru lahir dan balita yang dapat dicegah, dengan seluruh negara berusaha menurunkan Angka Kematian Neonatal setidaknya hingga 12 per 1000 KH (Kelahiran Hidup) dan Angka Kematian Balita 25 per 1000</t>
   </si>
   <si>
     <t>3.2.1</t>
   </si>
   <si>
     <t>Angka Kematian Balita (AKBa) per 1000 kelahiran hidup.</t>
   </si>
   <si>
     <t>3.2.2</t>
   </si>
   <si>
     <t>Angka Kematian Bayi (AKB) per 1000 kelahiran hidup.</t>
   </si>
   <si>
     <t>Permil</t>
   </si>
   <si>
-    <t>2,80</t>
-[...16 lines deleted...]
-  <si>
     <t>3.2.3</t>
   </si>
   <si>
     <t>Angka Kematian Neonatal (AKN) per 1000 kelahiran hidup.</t>
   </si>
   <si>
     <t>Target 3.3. Mengakhiri epidemi AIDS, tuberkulosis, malaria, dan penyakit tropis yang terabaikan, dan memerangi hepatitis, penyakit bersumber air, serta penyakit menular lainnya</t>
   </si>
   <si>
     <t>3.3.1</t>
   </si>
   <si>
     <t>Persentase kabupaten/kota yang mencapai 80% imunisasi dasar lengkap pada bayi.</t>
   </si>
   <si>
     <t>kabupaten/kota</t>
   </si>
   <si>
-    <t>1,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Target 3.4. Mengurangi hingga sepertiga angka kematian dini akibat penyakit tidak menular, melalui pencegahan dan pengobatan, serta meningkatkan kesehatan mental dan kesejahteraan</t>
   </si>
   <si>
     <t>3.4.1</t>
   </si>
   <si>
     <t>Kematian akibat penyakit jantung, kanker, diabetes, atau penyakit pernapasan kronis.</t>
   </si>
   <si>
     <t>3.4.2</t>
   </si>
   <si>
     <t>Persentase merokok pada penduduk umur Kurang dari 18 tahun.</t>
   </si>
   <si>
-    <t>0,64</t>
-[...1 lines deleted...]
-  <si>
     <t>3.4.3</t>
   </si>
   <si>
     <t>Prevalensi tekanan darah tinggi.</t>
   </si>
   <si>
-    <t>12,78</t>
-[...1 lines deleted...]
-  <si>
     <t>Target 3.5. Memperkuat pencegahan dan pengobatan penyalahgunaan zat, termasuk penyalahgunaan narkotika dan penggunaan alkohol yang membahayakan</t>
   </si>
   <si>
     <t>3.5.1</t>
   </si>
   <si>
     <t>Jumlah Anak nakal dan eks korban napza yang memperoleh pelayanan rehabilitasi sosial (melalui UPT Pelayanan Rehabilitasi Sosial Anak Nakal dan Korban Napza Surabaya)</t>
   </si>
   <si>
     <t>Target 3.7. Pada tahun 2030, menjamin akses universal terhadap layanan kesehatan seksual dan reproduksi, termasuk keluarga berencana, informasi dan pendidikan, dan integrasi kesehatan reproduksi ke dalam strategi dan program nasional.</t>
   </si>
   <si>
     <t>3.7.1</t>
   </si>
   <si>
     <t>Proporsi perempuan usia reproduksi (15-49 tahun) atau pasangannya yang memiliki kebutuhan keluarga berencana dan menggunakan alat kontrasepsi metode modern.</t>
   </si>
   <si>
     <t>3.7.2</t>
   </si>
   <si>
     <t>Angka prevalensi penggunaan metode kontrasepsi (CPR) semua cara pada Pasangan Usia Subur (PUS) usia 15-49 tahun yang berstatus kawin.</t>
   </si>
   <si>
     <t>3.7.3</t>
   </si>
   <si>
     <t>Angka penggunaan metode kontrasepsi jangka panjang (MKJP) cara modern).</t>
   </si>
   <si>
-    <t>35,00</t>
-[...7 lines deleted...]
-  <si>
     <t>3.7.4</t>
   </si>
   <si>
     <t>presentase peserta KB dengan pasangan usia subur</t>
   </si>
   <si>
     <t>3.7.5</t>
   </si>
   <si>
     <t>Angka kelahiran pada perempuan umur 15-19 tahun (Age Specific Fertility Rate/ASFR).</t>
   </si>
   <si>
-    <t>2,00</t>
-[...1 lines deleted...]
-  <si>
     <t>3.7.6</t>
   </si>
   <si>
     <t>Total Fertility Rate (TFR).</t>
   </si>
   <si>
     <t>anak</t>
   </si>
   <si>
-    <t>5,00</t>
-[...10 lines deleted...]
-  <si>
     <t>Target 3.8. Mencapai cakupan kesehatan universal, termasuk perlindungan risiko keuangan, akses terhadap pelayanan kesehatan dasar yang baik, dan akses terhadap obat-obatan dan vaksin dasar yang aman, efektif, berkualitas, dan terjangkau bagi semua orang</t>
   </si>
   <si>
     <t>3.8.1</t>
   </si>
   <si>
     <t>Unmet need pelayanan kesehatan.</t>
   </si>
   <si>
     <t>3.8.2</t>
   </si>
   <si>
     <t>Jumlah penduduk yang dicakup asuransi kesehatan atau sistem kesehatan masyarakat per 1000 penduduk.</t>
   </si>
   <si>
-    <t>81.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>3.8.3</t>
   </si>
   <si>
     <t>Cakupan Jaminan Kesehatan Nasional (JKN).</t>
   </si>
   <si>
-    <t>89,05</t>
-[...7 lines deleted...]
-  <si>
     <t>Target 3.9. a. Memperkuat pelaksanaan the Framework Convention on Tobacco Control WHO di seluruh negara sebagai langkah yang tepat.</t>
   </si>
   <si>
     <t>3.9.1</t>
   </si>
   <si>
     <t>Persentase merokok pada penduduk umur lebih dari 15 tahun.</t>
   </si>
   <si>
-    <t>23,00</t>
-[...7 lines deleted...]
-  <si>
     <t>Target 3.10. c. Meningkatkan secara signifikan pembiayaan kesehatan dan rekrutmen, pengembangan, pelatihan, dan retensi tenaga kesehatan di negara berkembang, khususnya negara kurang berkembang, dan negara berkembang pulau kecil.</t>
   </si>
   <si>
     <t>3.10.1</t>
   </si>
   <si>
     <t>Kepadatan dan distribusi tenaga kesehatan.</t>
   </si>
   <si>
     <t>3.10.2</t>
   </si>
   <si>
     <t>Dokter Umum</t>
   </si>
   <si>
     <t>3.10.3</t>
   </si>
   <si>
     <t>Dokter Gigi</t>
   </si>
   <si>
     <t>3.10.4</t>
   </si>
   <si>
     <t>Perawat</t>
@@ -784,758 +545,518 @@
   <si>
     <t>3.10.7</t>
   </si>
   <si>
     <t>Kesehatan Masyarakat</t>
   </si>
   <si>
     <t>3.10.8</t>
   </si>
   <si>
     <t>Kesehatan Lingkungan</t>
   </si>
   <si>
     <t>3.10.9</t>
   </si>
   <si>
     <t>Gizi</t>
   </si>
   <si>
     <t>Tujuan 4</t>
   </si>
   <si>
     <t>Pendidikan Bermutu</t>
   </si>
   <si>
-    <t>Target 4.1. Pada tahun 2030, menjamin bahwa semua anak perempuan dan laki- laki menyelesaikan pendidikan dasar dan menengah tanpa dipungut biaya, setara, dan berkualitas, yang mengarah pada capaian pembelajaran yang relevan dan efektif.</t>
-[...1 lines deleted...]
-  <si>
     <t>4.1.1</t>
   </si>
   <si>
     <t>Angka Partisipasi Kasar (APK) SD/MI/sederajat.</t>
   </si>
   <si>
-    <t>116,06</t>
-[...16 lines deleted...]
-  <si>
     <t>4.1.2</t>
   </si>
   <si>
     <t>Angka Partisipasi Kasar (APK) SMP/MTs/sederajat.</t>
   </si>
   <si>
-    <t>133,45</t>
-[...16 lines deleted...]
-  <si>
     <t>4.1.3</t>
   </si>
   <si>
     <t>Angka Partisipasi Kasar (APK) SMA/MA/sederajat.</t>
   </si>
   <si>
-    <t>95,00</t>
-[...13 lines deleted...]
-  <si>
     <t>4.1.4</t>
   </si>
   <si>
-    <t>Angka Rata-rata Lama Sekolah</t>
+    <t>Rata-rata Lama Sekolah</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
-    <t>9,91</t>
-[...13 lines deleted...]
-  <si>
     <t>Target 4.2. Pada tahun 2030, menjamin bahwa semua anak perempuan dan laki-laki memiliki akses terhadap perkembangan dan pengasuhan anak usia dini, pengasuhan, pendidikan pra-sekolah dasar yang berkualitas, sehingga mereka siap untuk menempuh pendidikan dasar.</t>
   </si>
   <si>
     <t>4.2.1</t>
   </si>
   <si>
     <t>Angka Partisipasi Kasar (APK) Pendidikan Anak Usia Dini (PAUD).</t>
   </si>
   <si>
-    <t>98,46</t>
-[...10 lines deleted...]
-  <si>
     <t>Target 4.3. Pada tahun 2030, menjamin akses yang sama bagi semua perempuan dan laki-laki, terhadap pendidikan teknik, kejuruan dan pendidikan tinggi, termasuk universitas, yang terjangkau dan berkualitas.</t>
   </si>
   <si>
     <t>4.3.1</t>
   </si>
   <si>
     <t>Angka Partisipasi Kasar (APK) Perguruan Tinggi (PT).</t>
   </si>
   <si>
     <t>Target 4.4. Pada tahun 2030, meningkatkan secara signifikan jumlah pemuda dan orang dewasa yang memiliki keterampilan yang relevan, termasuk keterampilan teknik dan kejuruan, untuk pekerjaan, pekerjaan yang layak dan kewirausahaan.</t>
   </si>
   <si>
     <t>4.4.1</t>
   </si>
   <si>
     <t>Proporsi remaja dan dewasa dengan keterampilan teknologi informasi dan komunikasi (TIK).</t>
   </si>
   <si>
     <t>Target 4.5. Pada tahun 2030, menghilangkan disparitas gender dalam pendidikan, dan menjamin akses yang sama untuk semua tingkat pendidikan dan pelatihan kejuruan, bagi masyarakat rentan termasuk penyandang cacat, masyarakat penduduk asli, dan anak-anak dalam kondisi rentan.</t>
   </si>
   <si>
     <t>4.5.1</t>
   </si>
   <si>
     <t>Rasio APM Perempuan/Laki-laki di SD/MI/sederajat</t>
   </si>
   <si>
-    <t>103,00</t>
-[...1 lines deleted...]
-  <si>
     <t>4.5.2</t>
   </si>
   <si>
     <t>Rasio APM Perempuan/Laki-laki di SMP/MTs/sederajat</t>
   </si>
   <si>
-    <t>114,00</t>
-[...1 lines deleted...]
-  <si>
     <t>4.5.3</t>
   </si>
   <si>
     <t>Rasio APK Perempuan/Laki-laki di SMA/SMK/MA/sederajat</t>
   </si>
   <si>
     <t>4.5.4</t>
   </si>
   <si>
     <t>Rasio APK Perempuan/laki-laki di Perguruan Tinggi</t>
   </si>
   <si>
     <t>Target 4.6. Pada tahun 2030, menjamin bahwa semua remaja dan proporsi kelompok dewasa tertentu, baik laki-laki maupun perempuan, memiliki kemampuan literasi dan numerasi.</t>
   </si>
   <si>
     <t>4.6.1</t>
   </si>
   <si>
     <t>Persentase angka melek aksara penduduk umur â‰¥15 tahun.</t>
   </si>
   <si>
-    <t>85,00</t>
-[...4 lines deleted...]
-  <si>
     <t>4.6.2</t>
   </si>
   <si>
     <t>Persentase angka melek aksara penduduk umur 15-24</t>
   </si>
   <si>
-    <t>18,00</t>
-[...10 lines deleted...]
-  <si>
     <t>Tujuan 5</t>
   </si>
   <si>
     <t>Kesetaraan Gender</t>
   </si>
   <si>
-    <t>Target 5.1. Mengakhiri segala bentuk diskriminasi terhadap kaum perempuan dimana pun</t>
-[...1 lines deleted...]
-  <si>
     <t>5.1.1</t>
   </si>
   <si>
     <t>Persentase Anggaran Responsif Gender (ARG)</t>
   </si>
   <si>
-    <t>60,04</t>
-[...1 lines deleted...]
-  <si>
     <t>Target 5.2. Menghilangkan segala bentuk kekerasan terhadap kaum perempuan di ruang publik dan pribadi, termasuk perdagangan manusia dan eksploitasi seksual, serta berbagai jenis eksploitasi lainnya.</t>
   </si>
   <si>
     <t>5.2.1</t>
   </si>
   <si>
     <t>Persentase Penurunan Kasus Tindak Kekerasan dan Trafiking di Jawa Timur</t>
   </si>
   <si>
-    <t>-2,00</t>
-[...4 lines deleted...]
-  <si>
     <t>5.2.2</t>
   </si>
   <si>
     <t>Persentase Penanganan Perempuan Korban Kekerasan</t>
   </si>
   <si>
     <t>Target 5.3. Menghapuskan semua praktik berbahaya, seperti perkawinan usia anak, perkawinan dini dan paksa, serta sunat perempuan.</t>
   </si>
   <si>
     <t>5.3.1</t>
   </si>
   <si>
     <t>Proporsi perempuan umur 20-24 tahun yang berstatus kawin atau berstatus hidup bersama sebelum umur 15 tahun dan sebelum umur 18 tahun.</t>
   </si>
   <si>
     <t>5.3.2</t>
   </si>
   <si>
     <t>Median usia kawin pertama perempuan pernah kawin umur 25-49 tahun.</t>
   </si>
   <si>
     <t>5.3.3</t>
   </si>
   <si>
-    <t>16,00</t>
-[...4 lines deleted...]
-  <si>
     <t>Target 5.6. Menjamin akses universal terhadap kesehatan seksual dan reproduksi, dan hak reproduksi seperti yang telah disepakati sesuai dengan Programme of Action of the International Conference on Population andDevelopment and the Beijing Platform serta dokumen-dokumen hasil reviu dari konferensi-konferensi tersebut.</t>
   </si>
   <si>
     <t>5.6.1</t>
   </si>
   <si>
     <t>Unmet need KB (Kebutuhan Keluarga Berencana/KB yang tidak terpenuhi).</t>
   </si>
   <si>
-    <t>12,00</t>
-[...10 lines deleted...]
-  <si>
     <t>5.6.2</t>
   </si>
   <si>
     <t>Pengetahuan dan pemahaman Pasangan Usia Subur (PUS) tentang metode kontrasepsi modern.</t>
   </si>
   <si>
     <t>Target 5.8. b. Meningkatkan penggunaan teknologi yang memampukan, khususnya teknologi informasi dan komunikasi  untuk meningkatkan pemberdayaan perempuan.</t>
   </si>
   <si>
     <t>5.8.1</t>
   </si>
   <si>
     <t>Proporsi individu yang menguasai/ memiliki telepon genggam.</t>
   </si>
   <si>
-    <t>87,87</t>
-[...1 lines deleted...]
-  <si>
     <t>Tujuan 6</t>
   </si>
   <si>
     <t>Akses Air Bersih dan Sanitasi</t>
   </si>
   <si>
-    <t>Target 6.1. Pada tahun 2030, mencapai akses universal dan merata terhadap air minum yang aman dan terjangkau bagi semua</t>
-[...1 lines deleted...]
-  <si>
     <t>6.1.1</t>
   </si>
   <si>
     <t>Jumlah Rumah Tangga (RT) yang terlayani akses air minum menurut kecamatan</t>
   </si>
   <si>
     <t>Rumah Tangga</t>
   </si>
   <si>
     <t>Target 6.2. Pada tahun 2013, mencapai akses terhadap sanitasi dan kebersihan yang memadai dan merata bagi semua, dan menghentikan praktik buang air besar di tempat terbuka, memberikan perhatian khusus pada kebutuhan kaum perempuan, serta kelompok masyarakat rentan</t>
   </si>
   <si>
     <t>6.2.1</t>
   </si>
   <si>
     <t>Proporsi populasi yang memiliki fasilitas cuci tangan dengan sabun dan air.</t>
   </si>
   <si>
     <t>6.2.2</t>
   </si>
   <si>
     <t>Persentase rumah tangga yang memiliki akses terhadap layanan sanitasi layak.</t>
   </si>
   <si>
     <t>6.2.3</t>
   </si>
   <si>
     <t>Jumlah desa/kelurahan yang melaksanakan Sanitasi Total Berbasis Masyarakat (STBM).</t>
   </si>
   <si>
     <t>6.2.4</t>
   </si>
   <si>
     <t>Persentase Tingkat Pelayanan air Limbah</t>
   </si>
   <si>
     <t>Tujuan 8</t>
   </si>
   <si>
     <t>Pekerjaan yang Layak dan Pertumbuhan Ekonomi</t>
   </si>
   <si>
-    <t>Target 8.1. Mempertahankan pertumbuhan ekonomi per kapita sesuai dengan kondisi nasional dan, khususnya, setidaknya 7 persen pertumbuhan produk domestik bruto per tahun di negara kurang berkembang</t>
-[...1 lines deleted...]
-  <si>
     <t>8.1.1</t>
   </si>
   <si>
     <t>Laju pertumbuhan PDB per kapita</t>
   </si>
   <si>
-    <t>-6,00</t>
-[...7 lines deleted...]
-  <si>
     <t>8.1.2</t>
   </si>
   <si>
     <t>PDB per kapita.</t>
   </si>
   <si>
     <t>Juta Rupiah</t>
   </si>
   <si>
-    <t>447,23</t>
-[...16 lines deleted...]
-  <si>
     <t>Target 8.2. Mencapai tingkat produktivitas ekonomi yang lebih tinggi, melalui diversifikasi, peningkatan dan inovasi teknologi, termasuk melalui fokus pada sektor yang memberi nilai tambah tinggi dan padat karya</t>
   </si>
   <si>
     <t>8.2.1</t>
   </si>
   <si>
     <t>Laju pertumbuhan PDB per tenaga kerja/Tingkat pertumbuhan PDB riil per orang bekerja per tahun</t>
   </si>
   <si>
     <t>Target 8.3. Menggalakkan kebijakan pembangunan yang mendukung kegiatan produktif, penciptaan lapangan kerja layak, kewirausahaan, kreativitas dan inovasi, dan mendorong formalisasi dan pertumbuhan usaha mikro, kecil, dan menengah, termasuk melalui akses terhadap jasa keuangan.</t>
   </si>
   <si>
     <t>8.3.1</t>
   </si>
   <si>
     <t>Proporsi lapangan kerja informal sektor non-pertanian</t>
   </si>
   <si>
     <t>8.3.2</t>
   </si>
   <si>
     <t>Persentase tenaga kerja formal</t>
   </si>
   <si>
-    <t>51,75</t>
-[...1 lines deleted...]
-  <si>
     <t>8.3.3</t>
   </si>
   <si>
     <t>Persentase tenaga kerja informal sektor pertanian</t>
   </si>
   <si>
-    <t>5,43</t>
-[...1 lines deleted...]
-  <si>
     <t>8.3.4</t>
   </si>
   <si>
     <t>Persentase pengajuan pembiayaan KUKM yang lulus verifikasi</t>
   </si>
   <si>
-    <t>87,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Target 8.5. Pada tahun 2030, mencapai pekerjaan tetap dan produktif dan pekerjaan yang layak bagi semua perempuan dan laki-laki, termasuk bagi pemuda dan penyandang difabilitas, dan upah yang sama untuk pekerjaan yang sama nilainya</t>
   </si>
   <si>
     <t>8.5.1</t>
   </si>
   <si>
     <t>Upah rata-rata per jam pekerja</t>
   </si>
   <si>
     <t>rupiah</t>
   </si>
   <si>
-    <t>2.318.116,00</t>
-[...1 lines deleted...]
-  <si>
     <t>8.5.2</t>
   </si>
   <si>
     <t>Tingkat pengangguran terbuka berdasarkan jenis kelamin dan kelompok umur.</t>
   </si>
   <si>
-    <t>4,06</t>
-[...1 lines deleted...]
-  <si>
     <t>8.5.3</t>
   </si>
   <si>
     <t>Persentase setengah pengangguran</t>
   </si>
   <si>
     <t>Target 8.6. Pada tahun 2020, secara substansial mengurangi proporsi usia muda yang tidak bekerja, tidak menempuh pendidikan atau pelatihan</t>
   </si>
   <si>
     <t>8.6.1</t>
   </si>
   <si>
     <t>Persentase usia muda (15-24) yang sedang tidak sekolah, bekerja atau mengikuti pelatihan (NEET)</t>
   </si>
   <si>
     <t>Target 8.9. Pada tahun 2030, menyusun dan melaksanakan kebijakan untuk mempromosikan pariwisata berkelanjutan yang menciptakan lapangan kerja danmempromosikanbudaya dan produk lokal</t>
   </si>
   <si>
     <t>8.9.1</t>
   </si>
   <si>
     <t>Jumlah kunjungan wisatawan nusantara.</t>
   </si>
   <si>
     <t>Dinas Kebudayaan, Pariwisata, Kepemudaan dan Olahraga</t>
   </si>
   <si>
-    <t>1.329.516,00</t>
-[...1 lines deleted...]
-  <si>
     <t>8.9.2</t>
   </si>
   <si>
     <t>Jumlah wisatawan mancanegara</t>
   </si>
   <si>
-    <t>221,00</t>
-[...1 lines deleted...]
-  <si>
     <t>8.9.3</t>
   </si>
   <si>
     <t>Persentase pertumbuhan PDRB Pariwisata</t>
   </si>
   <si>
     <t>8.9.4</t>
   </si>
   <si>
     <t>Jumlah pekerja pada industri pariwisata</t>
   </si>
   <si>
     <t>Tujuan 9</t>
   </si>
   <si>
     <t>Infrastruktur, Industri dan Inovasi</t>
   </si>
   <si>
-    <t>Target 9.1. Mengembangkan infrastruktur yang berkualitas, andal, berkelanjutan dan tangguh, termasuk infrastruktur regional dan lintas batas, untuk mendukung pembangunan ekonomi dan kesejahteraan manusia, dengan fokus pada akses yang terjangkau dan merata bagi semua.</t>
-[...1 lines deleted...]
-  <si>
     <t>9.1.1</t>
   </si>
   <si>
     <t>Persentase Jalan Provinsi dalam Kondisi Mantap</t>
   </si>
   <si>
     <t>Target 9.2. Mempromosikan industrialisasi inklusif dan berkelanjutan, dan pada tahun 2030, secara signifikan meningkatkan proporsi industri dalam lapangan kerja dan produk domestik bruto, sejalan dengan kondisi nasional, dan meningkatkan dua kali lipat proporsinya di negara kurang berkembang</t>
   </si>
   <si>
     <t>9.2.1</t>
   </si>
   <si>
     <t>Persentase Pertumbuhan PDRB Kategori Industri Pengolahan</t>
   </si>
   <si>
-    <t>6,00</t>
-[...4 lines deleted...]
-  <si>
     <t>Target 9.3. Meningkatkan akses industri dan perusahaan skala kecil, khususnya di negara berkembang, terhadap jasa keuangan, termasuk kredit terjangkau, dan mengintegrasikan ke dalam rantai nilai dan pasar</t>
   </si>
   <si>
     <t>9.3.1</t>
   </si>
   <si>
     <t>Proporsi nilai tambah industri kecil terhadap total nilai tambah industri.</t>
   </si>
   <si>
     <t>Dinas Perdagangan dan Perindustrian</t>
   </si>
   <si>
     <t>9.3.2</t>
   </si>
   <si>
     <t>Proporsi industri kecil dengan pinjaman atau kredit.</t>
   </si>
   <si>
     <t>Target 9.4. Pada tahun 2030, meningkatkan infrastruktur dan retrofit industri agar dapat berkelanjutan, dengan peningkatan efisiensi penggunaan sumberdaya dan adopsi yang lebih baik dari teknologi dan proses industri bersih dan ramah lingkungan, yang dilaksanakan semua negara sesuai kemampuan masing- masing.</t>
   </si>
   <si>
     <t>9.4.1</t>
   </si>
   <si>
     <t>Jumlah Penurunan emisi Gas Rumah Kaca (GRK) di sektor limbah</t>
   </si>
   <si>
     <t>Dinas Lingkungan Hidup, Kebersihan dan Pertamanan</t>
   </si>
   <si>
     <t>Juta ton eq CO2</t>
   </si>
   <si>
-    <t>714.458,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Target 9.5. c. Secara signifikan meningkatkan akses terhadap teknologi informasi dan komunikasi, dan mengusahakan penyediaan akses universal dan terjangkau internet di negara-negara kurang berkembang pada tahun 2020.</t>
   </si>
   <si>
     <t>9.5.1</t>
   </si>
   <si>
     <t>Proporsi penduduk yang terlayani mobile broadband.</t>
   </si>
   <si>
-    <t>82,79</t>
-[...1 lines deleted...]
-  <si>
     <t>9.5.2</t>
   </si>
   <si>
     <t>Proporsi individu yang menguasai/memiliki telepon genggam.</t>
   </si>
   <si>
     <t>9.5.3</t>
   </si>
   <si>
     <t>Proporsi individu yang menggunakan internet.</t>
   </si>
   <si>
     <t>Tujuan 10</t>
   </si>
   <si>
     <t>Mengurangi Ketimpangan</t>
   </si>
   <si>
-    <t>Target 10.1. Pada tahun 2030, secara progresif mencapai dan mempertahankan pertumbuhan pendapatan penduduk yang berada di bawah 40% dari populasi pada tingkat yang lebih tinggi dari rata-rata nasional</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Koefisien Gini</t>
   </si>
   <si>
-    <t>0,328</t>
-[...16 lines deleted...]
-  <si>
     <t>10.1.2</t>
   </si>
   <si>
     <t>Target 10.3. Menjamin kesempatan yang sama dan mengurangi kesenjangan hasil, termasuk dengan menghapus hukum, kebijakan dan praktik yang diskriminatif, danmempromosikan legislasi, kebijakan dan tindakan yang tepat terkait legislasi dan kebijakan tersebut</t>
   </si>
   <si>
     <t>10.3.2</t>
   </si>
   <si>
     <t>Indeks Kebebasan Sipil</t>
   </si>
   <si>
     <t>10.3.3</t>
   </si>
   <si>
     <t>Persentase Penegakan Supremasi Hukum dan HAM</t>
   </si>
   <si>
     <t>Bagian Hukum</t>
   </si>
   <si>
     <t xml:space="preserve">Target 10.4. Mengadopsi kebijakan,terutama kebijakan fiskal, upah dan perlindungan sosial, serta secara progresif mencapai kesetaraan yang lebih besar </t>
   </si>
   <si>
     <t>10.4.1</t>
   </si>
   <si>
     <t>Target 10.7. Memfasilitasi migrasi dan mobilisasi manusia yang teratur, aman, berkala dan bertanggungjawab, termasuk melalui penerapan kebijakan imigrasi yang terencana dan terkelola dengan baik</t>
   </si>
   <si>
     <t>10.7.1</t>
   </si>
   <si>
     <t>Jumlah Pencari kerja yang ditempatkan melalui mekanisme AKAN</t>
   </si>
   <si>
     <t>Tujuan 11</t>
   </si>
   <si>
     <t>Kota dan Komunitas yang Berkelanjutan</t>
   </si>
   <si>
-    <t>Target 11.1. Pada tahun 2030, menjamin akses bagi semua terhadap perumahan yang layak, aman, terjangkau, dan pelayanan dasar, serta menata kawasan kumuh.</t>
-[...1 lines deleted...]
-  <si>
     <t>11.1.1</t>
   </si>
   <si>
     <t>Jumlah luas kawasan permukiman kumuh yang ditangani</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Pemukiman</t>
   </si>
   <si>
     <t>ha</t>
   </si>
   <si>
-    <t>3,34</t>
-[...7 lines deleted...]
-  <si>
     <t>11.1.2</t>
   </si>
   <si>
     <t>Proporsi rumah tangga yang memiliki akses terhadap hunian yang layak dan terjangkau.</t>
   </si>
   <si>
     <t>11.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Persentase rumah tangga yang bertempat tinggal di rumah layak huni </t>
   </si>
   <si>
     <t>Target 11.4. Mempromosikan dan menjaga warisan budaya dunia dan warisan alam dunia</t>
   </si>
   <si>
     <t>11.4.1</t>
   </si>
   <si>
     <t>Persentase cagar budaya (benda, struktur, situs, kawasan) yang dipelihara/dilestarikan</t>
   </si>
   <si>
     <t>Target 11.5. Pada tahun 2030, secara signifikan mengurangi jumlah kematian dan jumlah orang terdampak, dan secara substansial mengurangi kerugian ekonomi relatif terhadap PDB global yang disebabkan oleh bencana, dengan fokus melindungi orang miskin dan orang-orang dalam situasi rentan</t>
   </si>
   <si>
     <t>11.5.1</t>
@@ -1555,602 +1076,530 @@
   <si>
     <t>11.5.3</t>
   </si>
   <si>
     <t>Persentase sistem peringatan dini / EWS yang berfungsi</t>
   </si>
   <si>
     <t xml:space="preserve">Target 11.7. b. Pada tahun 2020, meningkatkan secara substansial jumlah kota dan permukiman yang mengadopsi dan mengimplementasi kebijakan dan perencanaan yang terintegrasi tentang penyertaan, efisiensi sumber daya, mitigasi dan adaptasi terhadap perubahan iklim, ketahanan terhadap bencana, serta mengembangkan dan mengimplementasikan penanganan holistik risiko bencana di semua lini, sesuai dengan the Sendai Framework for Disaster Risk Reduction 2015-2030.							</t>
   </si>
   <si>
     <t>11.7.2</t>
   </si>
   <si>
     <t>Jumlah dokumen penanggulangan bencana yang disusun</t>
   </si>
   <si>
     <t>Dokumen</t>
   </si>
   <si>
     <t>Tujuan 12</t>
   </si>
   <si>
     <t>Konsumsi dan Produksi yang Bertanggung Jawab</t>
   </si>
   <si>
-    <t>Target 12.4. Pada tahun 2020 mencapai pengelolaan bahan kimia dan semua jenis limbah yang ramah lingkungan, di sepanjang siklus hidupnya, sesuai kerangka kerja internasional yang disepakati dan secara signifikan mengurangi pencemaran bahan kimia dan limbah tersebut ke udara, air, dan tanah untuk meminimalkan dampak buruk terhadap kesehatan manusia dan lingkungan</t>
-[...1 lines deleted...]
-  <si>
     <t>12.4.1</t>
   </si>
   <si>
     <t>Persentase limbah B3 yang dikelola</t>
   </si>
   <si>
     <t>Target 12.5. Pada tahun 2030, secara substansial mengurangi produksi limbah melalui pencegahan, pengurangan, daur ulang, dan penggunaan kembali</t>
   </si>
   <si>
     <t>12.5.1</t>
   </si>
   <si>
     <t>Persentase sampah yang dikelola</t>
   </si>
   <si>
     <t>Tujuan 13</t>
   </si>
   <si>
     <t>Penanganan Perubahan Iklim</t>
   </si>
   <si>
-    <t>Target 13.1. Memperkuat kapasitas ketahanan dan adaptasi terhadap bahaya terkait iklim dan bencana alam di semua negara</t>
-[...1 lines deleted...]
-  <si>
     <t>13.1.1</t>
   </si>
   <si>
     <t>Tujuan 15</t>
   </si>
   <si>
     <t>Menjaga Ekosistem Darat</t>
   </si>
   <si>
-    <t>Target 15.3. Pada tahun 2020, menghentikan penggurunan, memulihkan lahan dan tanah kritis, termasuk lahan yang terkena penggurunan, kekeringan dan banjir, dan berusaha mencapai dunia yang bebas dari lahan terdegradasi.</t>
-[...1 lines deleted...]
-  <si>
     <t>15.3.1</t>
   </si>
   <si>
     <t>Rehabilitasi hutan dan lahan kritis</t>
   </si>
   <si>
     <t>Target 15.7. Melakukan tindakan cepat untuk mengakhiri perburuan dan perdagangan jenis flora dan fauna yang dilindungi serta mengatasi permintaan dan pasokan produk hidupan liar secara ilegal.</t>
   </si>
   <si>
     <t>15.7.1</t>
   </si>
   <si>
     <t>Persentase Penanganan Pengaduan Lingkungan Hidup yang masuk</t>
   </si>
   <si>
     <t>15.7.2</t>
   </si>
   <si>
     <t>Persentase Penerapan Penegakan Hukum terhadap Pelanggaran Undang-Undang Lingkungan Hidup</t>
   </si>
   <si>
     <t>Target 15.8. Pada tahun 2020, memperkenalkan langkah-langkah untuk mencegah masuknya dan secara signifikan mengurangi dampak dari jenis asing invasif pada ekosistem darat dan air, serta mengendalikan atau memberantas jenis asing invasif prioritas.</t>
   </si>
   <si>
     <t>15.8.1</t>
   </si>
   <si>
     <t>Rapat Koordinasi Pengendalian Kerusakan Lingkungan</t>
   </si>
   <si>
     <t>Target 15.9. Pada tahun 2020, mengitegrasikan nilai-nilai ekosistem dan keanekaragaman hayati kedalam perencanaan nasional dan daerah, proses pembangunan, strategi dan penganggaran pengurangan kemiskinan.</t>
   </si>
   <si>
     <t>15.9.1</t>
   </si>
   <si>
     <t>Penyusunan Dokumen Profil Pengelolaan Tutupan Lahan</t>
   </si>
   <si>
     <t>Tujuan 16</t>
   </si>
   <si>
     <t>Perdamaian, Keadilan dan Kelembagaan yang Kuat</t>
   </si>
   <si>
-    <t>Target 16.2. Menghentikan perlakuan kejam, eksploitasi, perdagangan, dan segala bentuk kekerasan dan penyiksaan terhadap anak</t>
-[...1 lines deleted...]
-  <si>
     <t>16.2.1</t>
   </si>
   <si>
     <t>Persentase Penurunan Kasus Tindak Kekerasan dan Trafiking</t>
   </si>
   <si>
-    <t>-43,00</t>
-[...10 lines deleted...]
-  <si>
     <t>Target 16.6. Mengembangkan lembaga yang efektif, akuntabel, dan transparan di semua tingkat</t>
   </si>
   <si>
     <t>16.6.1</t>
   </si>
   <si>
     <t>Opini BPK</t>
   </si>
   <si>
     <t>Badan Pendapatan, Pengelola Keuangan Dan Aset Daerah</t>
   </si>
   <si>
     <t>Opini</t>
   </si>
   <si>
     <t>16.6.2</t>
   </si>
   <si>
     <t>Nilai Sistem Akuntabilitas Kinerja Pemerintah (SAKIP)</t>
   </si>
   <si>
     <t>Bagian Organisasi</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
-    <t>70,75</t>
-[...13 lines deleted...]
-  <si>
     <t>16.6.3</t>
   </si>
   <si>
     <t>Indeks Reformasi Birokrasi</t>
   </si>
   <si>
     <t>indeks</t>
   </si>
   <si>
-    <t>56,95</t>
-[...13 lines deleted...]
-  <si>
     <t>16.6.4</t>
   </si>
   <si>
     <t>Indeks Hak-hak Politik</t>
   </si>
   <si>
     <t>Target 16.7. Menjamin pengambilan keputusan yang responsif, inklusif, partisipatif dan representatif di setiap tingkatan</t>
   </si>
   <si>
     <t>16.7.1</t>
   </si>
   <si>
     <t>Persentase keterwakilan perempuan sebagai pengambilan keputusan di lembaga eksekutif (Eselon I dan II).</t>
   </si>
   <si>
     <t>Badan Kepegawaian dan Pengembangan Sumber Daya Manusia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Persentase keterwakilan perempuan di Dewan Perwakilan Rakyat (DPR) dan Dewan Perwakilan Rakyat Daerah (DPRD).</t>
   </si>
   <si>
     <t>Sekretariat DPRD</t>
   </si>
   <si>
-    <t>31,00</t>
-[...1 lines deleted...]
-  <si>
     <t>16.7.2</t>
   </si>
   <si>
     <t>Indeks Demokrasi</t>
   </si>
   <si>
     <t>16.7.3</t>
   </si>
   <si>
     <t>Target 16.9. Pada tahun 2030, memberikan identitas yang syah bagi semua, termasuk pencatatan kelahiran</t>
   </si>
   <si>
     <t>16.9.1</t>
   </si>
   <si>
     <t>Proporsi anak umur di bawah 5 tahun yang kelahirannya dicatat oleh lembaga pencatatan sipil, menurut umur.</t>
   </si>
   <si>
-    <t>99,87</t>
-[...1 lines deleted...]
-  <si>
     <t>16.9.2</t>
   </si>
   <si>
     <t>Persentase kepemilikan akta lahir untuk penduduk 40% berpendapatan bawah.</t>
   </si>
   <si>
-    <t>94,79</t>
-[...1 lines deleted...]
-  <si>
     <t>16.9.3</t>
   </si>
   <si>
     <t>Persentase anak yang memiliki akta kelahiran.</t>
   </si>
   <si>
     <t>Tujuan 17</t>
   </si>
   <si>
     <t>Kemitraan untuk Mencapai Tujuan</t>
   </si>
   <si>
-    <t>Target 17.1. Memperkuat mobilisasi sumber daya domestik, termasuk melalui dukungan internasional kepada negara berkembang, untuk meningkatkan kapasitas lokal bagi pengumpulan pajak dan pendapatan lainnya.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.1.2</t>
   </si>
   <si>
     <t>Rasio Penerimaan Pajak terhadap PDB</t>
   </si>
   <si>
-    <t>29,00</t>
-[...4 lines deleted...]
-  <si>
     <t>Target 17.8. Mengoperasionalisasikan secara penuh bank teknologi dan sains, mekanisme pembangunan kapasitas teknologi dan inovasi untuk negara kurang berkembang pada tahun 2017 dan meningkatkan penggunaan teknologi yang memampukan, khususnya teknologi informasi dan komunikasi.</t>
   </si>
   <si>
     <t>17.8.1</t>
   </si>
   <si>
     <t>Target 17.11. Secara signifikan meningkatkan ekspor dari negara berkembang, khususnya dengan tujuan meningkatkan dua kali lipat proporsi negara kurang berkembang dalam ekspor global pada tahun 2020</t>
   </si>
   <si>
     <t>17.11.1</t>
   </si>
   <si>
     <t>Persentase Pertumbuhan Ekspor Non Migas</t>
   </si>
   <si>
-    <t>-58,00</t>
-[...10 lines deleted...]
-  <si>
     <t>Target 17.18. Pada tahun 2020, meningkatkan dukungan pengembangan kapasitas untuk negara berkembang, termasuk negara kurang berkembang dan negara berkembang pulau kecil, untuk meningkatkan secara signifikan ketersediaan data berkualitas tinggi, tepat waktu dan dapat dipercaya, yang terpilah berdasarkan pendapatan, gender, umur, ras, etnis, status migrasi, difabilitas, lokasi geografis dan karakteristik lainnya yang relevan dengan konteks nasional.</t>
   </si>
   <si>
     <t>17.18.1</t>
   </si>
   <si>
     <t>Persentase konsumen Badan Pusat Statistik (BPS) yang merasa puas dengan kualitas data statistik.</t>
   </si>
   <si>
     <t>Target 17.19. Pada tahun 2030, mengandalkan inisiatif yang sudah ada, untuk mengembangkan pengukuran atas kemajuan pembangunan berkelanjutan yang melengkapi Produk Domestik Bruto, dan mendukung pengembangan kapasitas statistik di negara berkembang</t>
   </si>
   <si>
     <t>17.19.1</t>
   </si>
   <si>
     <t>Persentase konsumen yang puas terhadap akses data Badan Pusat Statistik (BPS).</t>
   </si>
   <si>
     <t>17.19.2</t>
   </si>
   <si>
     <t>Persentase konsumen yang menggunakan data Badan Pusat Statistik (BPS) dalam perencanaan dan evaluasi pembangunan nasional.</t>
-  </si>
-[...1 lines deleted...]
-    <t>93,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...1 lines deleted...]
-        <bgColor rgb="FF000000"/>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC5E0B4"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
   <borders count="5">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2349,172 +1798,169 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P309"/>
+  <dimension ref="A1:Z294"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="P314" sqref="P314"/>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="C1">
+      <selection activeCell="A290" sqref="A290:P299"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="true" style="4"/>
     <col min="2" max="2" width="50.7109375" customWidth="true" style="4"/>
     <col min="3" max="3" width="24.7109375" customWidth="true" style="4"/>
     <col min="4" max="4" width="12.7109375" customWidth="true" style="4"/>
     <col min="5" max="5" width="4.7109375" customWidth="true" style="5"/>
     <col min="6" max="6" width="17.7109375" customWidth="true" style="6"/>
     <col min="7" max="7" width="4.7109375" customWidth="true" style="5"/>
     <col min="8" max="8" width="17.7109375" customWidth="true" style="6"/>
     <col min="9" max="9" width="4.7109375" customWidth="true" style="5"/>
     <col min="10" max="10" width="17.7109375" customWidth="true" style="6"/>
     <col min="11" max="11" width="4.7109375" customWidth="true" style="5"/>
     <col min="12" max="12" width="17.7109375" customWidth="true" style="6"/>
     <col min="13" max="13" width="4.7109375" customWidth="true" style="5"/>
     <col min="14" max="14" width="17.7109375" customWidth="true" style="6"/>
     <col min="15" max="15" width="4.7109375" customWidth="true" style="5"/>
     <col min="16" max="16" width="17.7109375" customWidth="true" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" customHeight="1" ht="21">
+    <row r="1" spans="1:26" customHeight="1" ht="21">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
-    </row>
-[...9 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Z1"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
-    </row>
-    <row r="4" spans="1:16" customHeight="1" ht="15">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
@@ -2585,1002 +2031,884 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
-      <c r="P6" s="9"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11"/>
       <c r="G7" s="10">
         <v>2019</v>
       </c>
       <c r="H7" s="11"/>
       <c r="I7" s="2">
         <v>2020</v>
       </c>
       <c r="J7" s="2"/>
       <c r="K7" s="7">
         <v>2021</v>
       </c>
       <c r="L7" s="7"/>
       <c r="M7" s="7">
         <v>2022</v>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="7">
         <v>2023</v>
       </c>
-      <c r="P7" s="7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="13"/>
-[...1 lines deleted...]
-      <c r="D8" s="13"/>
+      <c r="B8" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E8" s="15"/>
-      <c r="F8" s="16"/>
+      <c r="F8" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G8" s="15"/>
-      <c r="H8" s="16"/>
+      <c r="H8" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I8" s="15"/>
-      <c r="J8" s="16"/>
+      <c r="J8" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K8" s="15"/>
-      <c r="L8" s="16"/>
+      <c r="L8" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M8" s="15"/>
-      <c r="N8" s="16"/>
+      <c r="N8" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O8" s="15"/>
-      <c r="P8" s="16"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:16">
+      <c r="P8" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" s="14" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="18"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="15"/>
+      <c r="F10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="15"/>
+      <c r="H10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="15"/>
+      <c r="J10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="15"/>
+      <c r="L10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M10" s="15"/>
+      <c r="N10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O10" s="15"/>
+      <c r="P10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="15"/>
+      <c r="F11" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="15"/>
+      <c r="H11" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="15"/>
+      <c r="J11" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="15"/>
+      <c r="L11" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="15"/>
+      <c r="N11" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O11" s="15"/>
+      <c r="P11" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="15"/>
+      <c r="F12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="15"/>
+      <c r="H12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="15"/>
+      <c r="J12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K12" s="15"/>
+      <c r="L12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="15"/>
+      <c r="N12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O12" s="15"/>
+      <c r="P12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="15"/>
+      <c r="F13" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="15"/>
+      <c r="H13" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="15"/>
+      <c r="J13" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="15"/>
+      <c r="L13" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="15"/>
+      <c r="N13" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="15"/>
+      <c r="P13" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="16"/>
+      <c r="P14" s="18"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="D15" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="14" t="s">
-[...97 lines deleted...]
-      <c r="N11" s="18" t="s">
+      <c r="E15" s="15"/>
+      <c r="F15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="15"/>
+      <c r="H15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="15"/>
+      <c r="J15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="15"/>
+      <c r="L15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="15"/>
+      <c r="N15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="15"/>
+      <c r="P15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="O11" s="17"/>
-[...5 lines deleted...]
-      <c r="A12" s="14" t="s">
+      <c r="B16" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="C16" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="14" t="s">
-[...24 lines deleted...]
-      <c r="N12" s="18" t="s">
+      <c r="D16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="15"/>
+      <c r="F16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="15"/>
+      <c r="H16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="15"/>
+      <c r="J16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="15"/>
+      <c r="L16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="15"/>
+      <c r="N16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O16" s="15"/>
+      <c r="P16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="O12" s="17"/>
-[...5 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="B17" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="C17" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="14" t="s">
-[...24 lines deleted...]
-      <c r="N13" s="18" t="s">
+      <c r="D17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="15"/>
+      <c r="F17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="15"/>
+      <c r="H17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="15"/>
+      <c r="J17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="15"/>
+      <c r="L17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M17" s="15"/>
+      <c r="N17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="O13" s="17"/>
-[...5 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="B18" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="14" t="s">
+      <c r="C18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="15"/>
+      <c r="F18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="15"/>
+      <c r="H18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="15"/>
+      <c r="J18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="15"/>
+      <c r="L18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="15"/>
+      <c r="N18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="15"/>
+      <c r="P18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="B19" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="C19" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="E14" s="17"/>
-[...6 lines deleted...]
-      <c r="H14" s="18" t="s">
+      <c r="D19" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="15"/>
+      <c r="F19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="15"/>
+      <c r="H19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="15"/>
+      <c r="J19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="15"/>
+      <c r="L19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="15"/>
+      <c r="N19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="15"/>
+      <c r="P19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="18" t="s">
+      <c r="B20" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="K14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="18" t="s">
+      <c r="C20" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="M14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="18" t="s">
+      <c r="D20" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="15"/>
+      <c r="F20" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="15"/>
+      <c r="H20" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="15"/>
+      <c r="J20" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="15"/>
+      <c r="L20" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M20" s="15"/>
+      <c r="N20" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O20" s="15"/>
+      <c r="P20" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="O14" s="17"/>
-[...5 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="B21" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="13"/>
-[...16 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="C21" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="15"/>
+      <c r="F21" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="15"/>
+      <c r="H21" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="15"/>
+      <c r="J21" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="15"/>
+      <c r="L21" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="15"/>
+      <c r="N21" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="15"/>
+      <c r="P21" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="14" t="s">
+      <c r="B22" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="C22" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="14" t="s">
-[...38 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="E22" s="15"/>
+      <c r="F22" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="15"/>
+      <c r="H22" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="15"/>
+      <c r="J22" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K22" s="15"/>
+      <c r="L22" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="15"/>
+      <c r="N22" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="15"/>
+      <c r="P22" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="14" t="s">
+      <c r="B23" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="C17" s="14" t="s">
+      <c r="C23" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="D17" s="14" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="18" t="s">
+      <c r="D23" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="15"/>
+      <c r="F23" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="15"/>
+      <c r="H23" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="15"/>
+      <c r="J23" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K23" s="15"/>
+      <c r="L23" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M23" s="15"/>
+      <c r="N23" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O23" s="15"/>
+      <c r="P23" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="G17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="18" t="s">
+      <c r="B24" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="18" t="s">
+      <c r="C24" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="15"/>
+      <c r="F24" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="15"/>
+      <c r="H24" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="15"/>
+      <c r="J24" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K24" s="15"/>
+      <c r="L24" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M24" s="15"/>
+      <c r="N24" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O24" s="15"/>
+      <c r="P24" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="K17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="18" t="s">
+      <c r="B25" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="M17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="18" t="s">
+      <c r="C25" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="15"/>
+      <c r="F25" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="15"/>
+      <c r="H25" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="15"/>
+      <c r="J25" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="15"/>
+      <c r="L25" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="15"/>
+      <c r="N25" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O25" s="15"/>
+      <c r="P25" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="O17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="18" t="s">
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="16"/>
+      <c r="P26" s="18"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="13" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="14" t="s">
+      <c r="B27" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="14" t="s">
+      <c r="C27" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="C18" s="14" t="s">
+      <c r="D27" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="15"/>
+      <c r="F27" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="15"/>
+      <c r="H27" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="15"/>
+      <c r="J27" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K27" s="15"/>
+      <c r="L27" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M27" s="15"/>
+      <c r="N27" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="D18" s="14" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="18" t="s">
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="12"/>
+      <c r="O30" s="12"/>
+      <c r="P30" s="12"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="12" t="s">
         <v>59</v>
-      </c>
-[...455 lines deleted...]
-        <v>101</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="O31" s="12"/>
       <c r="P31" s="12"/>
-    </row>
-[...39 lines deleted...]
-      <c r="A34" s="9" t="inlineStr">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="5"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -3636,430 +2964,407 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B34" s="9"/>
-[...16 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="9"/>
+      <c r="N33" s="9"/>
+      <c r="O33" s="9"/>
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="B34" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C35" s="2" t="s">
+      <c r="C34" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D34" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E35" s="10" t="s">
+      <c r="E34" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F35" s="11"/>
-      <c r="G35" s="10">
+      <c r="F34" s="11"/>
+      <c r="G34" s="10">
         <v>2019</v>
       </c>
-      <c r="H35" s="11"/>
-      <c r="I35" s="2">
+      <c r="H34" s="11"/>
+      <c r="I34" s="2">
         <v>2020</v>
       </c>
-      <c r="J35" s="2"/>
-      <c r="K35" s="7">
+      <c r="J34" s="2"/>
+      <c r="K34" s="7">
         <v>2021</v>
       </c>
-      <c r="L35" s="7"/>
-      <c r="M35" s="7">
+      <c r="L34" s="7"/>
+      <c r="M34" s="7">
         <v>2022</v>
       </c>
-      <c r="N35" s="7"/>
-      <c r="O35" s="7">
+      <c r="N34" s="7"/>
+      <c r="O34" s="7">
         <v>2023</v>
       </c>
-      <c r="P35" s="7"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="15"/>
+      <c r="F35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="15"/>
+      <c r="H35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="15"/>
+      <c r="J35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="15"/>
+      <c r="L35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="15"/>
+      <c r="N35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="15"/>
+      <c r="P35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" s="13" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="D36" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E36" s="15"/>
-      <c r="F36" s="16"/>
+      <c r="F36" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G36" s="15"/>
-      <c r="H36" s="16"/>
+      <c r="H36" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I36" s="15"/>
-      <c r="J36" s="16"/>
+      <c r="J36" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K36" s="15"/>
-      <c r="L36" s="16"/>
+      <c r="L36" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M36" s="15"/>
-      <c r="N36" s="16"/>
+      <c r="N36" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O36" s="15"/>
-      <c r="P36" s="16"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="P36" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" s="14" t="s">
-        <v>104</v>
-[...54 lines deleted...]
-      <c r="C38" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="18"/>
+      <c r="O37" s="16"/>
+      <c r="P37" s="18"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="13"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="15"/>
+      <c r="H38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="15"/>
+      <c r="J38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="15"/>
+      <c r="L38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="15"/>
+      <c r="N38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="15"/>
+      <c r="P38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D38" s="14" t="s">
-[...35 lines deleted...]
-      <c r="D39" s="13"/>
       <c r="E39" s="15"/>
-      <c r="F39" s="16"/>
+      <c r="F39" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G39" s="15"/>
-      <c r="H39" s="16"/>
+      <c r="H39" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I39" s="15"/>
-      <c r="J39" s="16"/>
+      <c r="J39" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K39" s="15"/>
-      <c r="L39" s="16"/>
+      <c r="L39" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M39" s="15"/>
-      <c r="N39" s="16"/>
+      <c r="N39" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O39" s="15"/>
-      <c r="P39" s="16"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="P39" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" s="14" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
       <c r="D40" s="14"/>
-      <c r="E40" s="17"/>
-[...93 lines deleted...]
-      <c r="C43" s="14" t="s">
+      <c r="E40" s="16"/>
+      <c r="F40" s="18"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="18"/>
+      <c r="O40" s="16"/>
+      <c r="P40" s="18"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D43" s="14" t="s">
-[...86 lines deleted...]
-      <c r="A49" s="9" t="inlineStr">
+      <c r="E41" s="15"/>
+      <c r="F41" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="15"/>
+      <c r="H41" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="15"/>
+      <c r="J41" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="15"/>
+      <c r="L41" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="15"/>
+      <c r="N41" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="15"/>
+      <c r="P41" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="12"/>
+      <c r="J44" s="12"/>
+      <c r="K44" s="12"/>
+      <c r="L44" s="12"/>
+      <c r="M44" s="12"/>
+      <c r="N44" s="12"/>
+      <c r="O44" s="12"/>
+      <c r="P44" s="12"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45" s="12"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="12"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="12"/>
+      <c r="I45" s="12"/>
+      <c r="J45" s="12"/>
+      <c r="K45" s="12"/>
+      <c r="L45" s="12"/>
+      <c r="M45" s="12"/>
+      <c r="N45" s="12"/>
+      <c r="O45" s="12"/>
+      <c r="P45" s="12"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="3"/>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="5"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -4115,1534 +3420,1432 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B49" s="9"/>
-[...16 lines deleted...]
-      <c r="A50" s="1" t="s">
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="9"/>
+      <c r="M47" s="9"/>
+      <c r="N47" s="9"/>
+      <c r="O47" s="9"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="B48" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C50" s="2" t="s">
+      <c r="C48" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D48" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E50" s="10" t="s">
+      <c r="E48" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F50" s="11"/>
-      <c r="G50" s="10">
+      <c r="F48" s="11"/>
+      <c r="G48" s="10">
         <v>2019</v>
       </c>
-      <c r="H50" s="11"/>
-      <c r="I50" s="2">
+      <c r="H48" s="11"/>
+      <c r="I48" s="2">
         <v>2020</v>
       </c>
-      <c r="J50" s="2"/>
-      <c r="K50" s="7">
+      <c r="J48" s="2"/>
+      <c r="K48" s="7">
         <v>2021</v>
       </c>
-      <c r="L50" s="7"/>
-      <c r="M50" s="7">
+      <c r="L48" s="7"/>
+      <c r="M48" s="7">
         <v>2022</v>
       </c>
-      <c r="N50" s="7"/>
-      <c r="O50" s="7">
+      <c r="N48" s="7"/>
+      <c r="O48" s="7">
         <v>2023</v>
       </c>
-      <c r="P50" s="7"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:16">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E49" s="15"/>
+      <c r="F49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="15"/>
+      <c r="H49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I49" s="15"/>
+      <c r="J49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K49" s="15"/>
+      <c r="L49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M49" s="15"/>
+      <c r="N49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O49" s="15"/>
+      <c r="P49" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="14"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="16"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="16"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="16"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="16"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="16"/>
+      <c r="N50" s="18"/>
+      <c r="O50" s="16"/>
+      <c r="P50" s="18"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="15"/>
+      <c r="F51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="15"/>
+      <c r="H51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I51" s="15"/>
+      <c r="J51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K51" s="15"/>
+      <c r="L51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M51" s="15"/>
+      <c r="N51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O51" s="15"/>
+      <c r="P51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E52" s="15"/>
+      <c r="F52" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="15"/>
+      <c r="H52" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I52" s="15"/>
+      <c r="J52" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K52" s="15"/>
+      <c r="L52" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M52" s="15"/>
+      <c r="N52" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O52" s="15"/>
+      <c r="P52" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="15"/>
+      <c r="F53" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="15"/>
+      <c r="H53" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I53" s="15"/>
+      <c r="J53" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K53" s="15"/>
+      <c r="L53" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M53" s="15"/>
+      <c r="N53" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O53" s="15"/>
+      <c r="P53" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="16"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="16"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="16"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="16"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="16"/>
+      <c r="N54" s="18"/>
+      <c r="O54" s="16"/>
+      <c r="P54" s="18"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="E55" s="15"/>
+      <c r="F55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="15"/>
+      <c r="H55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I55" s="15"/>
+      <c r="J55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K55" s="15"/>
+      <c r="L55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M55" s="15"/>
+      <c r="N55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O55" s="15"/>
+      <c r="P55" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="16"/>
+      <c r="F56" s="18"/>
+      <c r="G56" s="16"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="16"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="16"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="16"/>
+      <c r="N56" s="18"/>
+      <c r="O56" s="16"/>
+      <c r="P56" s="18"/>
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="15"/>
+      <c r="F57" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="15"/>
+      <c r="H57" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I57" s="15"/>
+      <c r="J57" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K57" s="15"/>
+      <c r="L57" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M57" s="15"/>
+      <c r="N57" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O57" s="15"/>
+      <c r="P57" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="15"/>
+      <c r="F58" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="15"/>
+      <c r="H58" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I58" s="15"/>
+      <c r="J58" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K58" s="15"/>
+      <c r="L58" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M58" s="15"/>
+      <c r="N58" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O58" s="15"/>
+      <c r="P58" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="15"/>
+      <c r="F59" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="15"/>
+      <c r="H59" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I59" s="15"/>
+      <c r="J59" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K59" s="15"/>
+      <c r="L59" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M59" s="15"/>
+      <c r="N59" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O59" s="15"/>
+      <c r="P59" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B60" s="14"/>
+      <c r="C60" s="14"/>
+      <c r="D60" s="14"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="18"/>
+      <c r="G60" s="16"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="16"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="16"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="16"/>
+      <c r="N60" s="18"/>
+      <c r="O60" s="16"/>
+      <c r="P60" s="18"/>
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61" s="15"/>
+      <c r="F61" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="15"/>
+      <c r="H61" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I61" s="15"/>
+      <c r="J61" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K61" s="15"/>
+      <c r="L61" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M61" s="15"/>
+      <c r="N61" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O61" s="15"/>
+      <c r="P61" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" s="14"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="16"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="16"/>
+      <c r="H62" s="18"/>
+      <c r="I62" s="16"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="16"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="16"/>
+      <c r="N62" s="18"/>
+      <c r="O62" s="16"/>
+      <c r="P62" s="18"/>
+      <c r="Z62"/>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="15"/>
+      <c r="F63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="15"/>
+      <c r="H63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I63" s="15"/>
+      <c r="J63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K63" s="15"/>
+      <c r="L63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M63" s="15"/>
+      <c r="N63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O63" s="15"/>
+      <c r="P63" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z63"/>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="15"/>
+      <c r="F64" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="15"/>
+      <c r="H64" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I64" s="15"/>
+      <c r="J64" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K64" s="15"/>
+      <c r="L64" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M64" s="15"/>
+      <c r="N64" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O64" s="15"/>
+      <c r="P64" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z64"/>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="15"/>
+      <c r="F65" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="15"/>
+      <c r="H65" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I65" s="15"/>
+      <c r="J65" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K65" s="15"/>
+      <c r="L65" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M65" s="15"/>
+      <c r="N65" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O65" s="15"/>
+      <c r="P65" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z65"/>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="15"/>
+      <c r="F66" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="15"/>
+      <c r="H66" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I66" s="15"/>
+      <c r="J66" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K66" s="15"/>
+      <c r="L66" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M66" s="15"/>
+      <c r="N66" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O66" s="15"/>
+      <c r="P66" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z66"/>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="15"/>
+      <c r="F67" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="15"/>
+      <c r="H67" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I67" s="15"/>
+      <c r="J67" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K67" s="15"/>
+      <c r="L67" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M67" s="15"/>
+      <c r="N67" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O67" s="15"/>
+      <c r="P67" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z67"/>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="E68" s="15"/>
+      <c r="F68" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="15"/>
+      <c r="H68" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I68" s="15"/>
+      <c r="J68" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K68" s="15"/>
+      <c r="L68" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M68" s="15"/>
+      <c r="N68" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O68" s="15"/>
+      <c r="P68" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z68"/>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="B69" s="14"/>
+      <c r="C69" s="14"/>
+      <c r="D69" s="14"/>
+      <c r="E69" s="16"/>
+      <c r="F69" s="18"/>
+      <c r="G69" s="16"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="16"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="16"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="16"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="16"/>
+      <c r="P69" s="18"/>
+      <c r="Z69"/>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="15"/>
+      <c r="F70" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="15"/>
+      <c r="H70" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I70" s="15"/>
+      <c r="J70" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K70" s="15"/>
+      <c r="L70" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M70" s="15"/>
+      <c r="N70" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O70" s="15"/>
+      <c r="P70" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z70"/>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E71" s="15"/>
+      <c r="F71" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="15"/>
+      <c r="H71" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I71" s="15"/>
+      <c r="J71" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K71" s="15"/>
+      <c r="L71" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M71" s="15"/>
+      <c r="N71" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O71" s="15"/>
+      <c r="P71" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z71"/>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="15"/>
+      <c r="F72" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="15"/>
+      <c r="H72" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I72" s="15"/>
+      <c r="J72" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K72" s="15"/>
+      <c r="L72" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M72" s="15"/>
+      <c r="N72" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O72" s="15"/>
+      <c r="P72" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z72"/>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="B73" s="14"/>
+      <c r="C73" s="14"/>
+      <c r="D73" s="14"/>
+      <c r="E73" s="16"/>
+      <c r="F73" s="18"/>
+      <c r="G73" s="16"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="16"/>
+      <c r="J73" s="18"/>
+      <c r="K73" s="16"/>
+      <c r="L73" s="18"/>
+      <c r="M73" s="16"/>
+      <c r="N73" s="18"/>
+      <c r="O73" s="16"/>
+      <c r="P73" s="18"/>
+      <c r="Z73"/>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="15"/>
+      <c r="F74" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="15"/>
+      <c r="H74" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I74" s="15"/>
+      <c r="J74" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K74" s="15"/>
+      <c r="L74" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M74" s="15"/>
+      <c r="N74" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O74" s="15"/>
+      <c r="P74" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z74"/>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B75" s="14"/>
+      <c r="C75" s="14"/>
+      <c r="D75" s="14"/>
+      <c r="E75" s="16"/>
+      <c r="F75" s="18"/>
+      <c r="G75" s="16"/>
+      <c r="H75" s="18"/>
+      <c r="I75" s="16"/>
+      <c r="J75" s="18"/>
+      <c r="K75" s="16"/>
+      <c r="L75" s="18"/>
+      <c r="M75" s="16"/>
+      <c r="N75" s="18"/>
+      <c r="O75" s="16"/>
+      <c r="P75" s="18"/>
+      <c r="Z75"/>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="B76" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="B51" s="13"/>
-[...16 lines deleted...]
-      <c r="A52" s="14" t="s">
+      <c r="C76" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="15"/>
+      <c r="F76" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="15"/>
+      <c r="H76" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I76" s="15"/>
+      <c r="J76" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K76" s="15"/>
+      <c r="L76" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M76" s="15"/>
+      <c r="N76" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O76" s="15"/>
+      <c r="P76" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z76"/>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B52" s="14" t="s">
+      <c r="B77" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="C52" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="14" t="s">
+      <c r="C77" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="15"/>
+      <c r="F77" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="15"/>
+      <c r="H77" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I77" s="15"/>
+      <c r="J77" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K77" s="15"/>
+      <c r="L77" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M77" s="15"/>
+      <c r="N77" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O77" s="15"/>
+      <c r="P77" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z77"/>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="E52" s="17" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="18" t="s">
+      <c r="B78" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="G52" s="17" t="s">
-[...8 lines deleted...]
-      <c r="J52" s="18" t="s">
+      <c r="C78" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="15"/>
+      <c r="F78" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="15"/>
+      <c r="H78" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I78" s="15"/>
+      <c r="J78" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K78" s="15"/>
+      <c r="L78" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M78" s="15"/>
+      <c r="N78" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O78" s="15"/>
+      <c r="P78" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z78"/>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="K52" s="17" t="s">
-[...2 lines deleted...]
-      <c r="L52" s="18" t="s">
+      <c r="B79" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="M52" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N52" s="18" t="s">
+      <c r="C79" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="15"/>
+      <c r="F79" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="15"/>
+      <c r="H79" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I79" s="15"/>
+      <c r="J79" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K79" s="15"/>
+      <c r="L79" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M79" s="15"/>
+      <c r="N79" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O79" s="15"/>
+      <c r="P79" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z79"/>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="O52" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="13" t="s">
+      <c r="B80" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="B53" s="13"/>
-[...16 lines deleted...]
-      <c r="A54" s="14" t="s">
+      <c r="C80" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="15"/>
+      <c r="F80" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="15"/>
+      <c r="H80" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I80" s="15"/>
+      <c r="J80" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K80" s="15"/>
+      <c r="L80" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M80" s="15"/>
+      <c r="N80" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O80" s="15"/>
+      <c r="P80" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z80"/>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B54" s="14" t="s">
+      <c r="B81" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="C54" s="14" t="s">
-[...33 lines deleted...]
-      <c r="A55" s="14" t="s">
+      <c r="C81" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="15"/>
+      <c r="F81" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="15"/>
+      <c r="H81" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I81" s="15"/>
+      <c r="J81" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K81" s="15"/>
+      <c r="L81" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M81" s="15"/>
+      <c r="N81" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O81" s="15"/>
+      <c r="P81" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z81"/>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="B55" s="14" t="s">
+      <c r="B82" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="C55" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="14" t="s">
+      <c r="C82" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="15"/>
+      <c r="F82" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="15"/>
+      <c r="H82" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I82" s="15"/>
+      <c r="J82" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K82" s="15"/>
+      <c r="L82" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M82" s="15"/>
+      <c r="N82" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O82" s="15"/>
+      <c r="P82" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z82"/>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="E55" s="17" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="18" t="s">
+      <c r="B83" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="G55" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="18" t="s">
+      <c r="C83" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="15"/>
+      <c r="F83" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="15"/>
+      <c r="H83" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I83" s="15"/>
+      <c r="J83" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K83" s="15"/>
+      <c r="L83" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M83" s="15"/>
+      <c r="N83" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O83" s="15"/>
+      <c r="P83" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z83"/>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="I55" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="18" t="s">
+      <c r="B84" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="K55" s="17" t="s">
-[...2 lines deleted...]
-      <c r="L55" s="18" t="s">
+      <c r="C84" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="15"/>
+      <c r="F84" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="15"/>
+      <c r="H84" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I84" s="15"/>
+      <c r="J84" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K84" s="15"/>
+      <c r="L84" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M84" s="15"/>
+      <c r="N84" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O84" s="15"/>
+      <c r="P84" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z84"/>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="Z85"/>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="Z86"/>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="M55" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N55" s="18" t="s">
+      <c r="B87" s="12"/>
+      <c r="C87" s="12"/>
+      <c r="D87" s="12"/>
+      <c r="E87" s="12"/>
+      <c r="F87" s="12"/>
+      <c r="G87" s="12"/>
+      <c r="H87" s="12"/>
+      <c r="I87" s="12"/>
+      <c r="J87" s="12"/>
+      <c r="K87" s="12"/>
+      <c r="L87" s="12"/>
+      <c r="M87" s="12"/>
+      <c r="N87" s="12"/>
+      <c r="O87" s="12"/>
+      <c r="P87" s="12"/>
+      <c r="Z87"/>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" s="12" t="s">
         <v>144</v>
       </c>
-      <c r="O55" s="17" t="s">
-[...1255 lines deleted...]
-      <c r="A93" s="9" t="inlineStr">
+      <c r="B88" s="12"/>
+      <c r="C88" s="12"/>
+      <c r="D88" s="12"/>
+      <c r="E88" s="12"/>
+      <c r="F88" s="12"/>
+      <c r="G88" s="12"/>
+      <c r="H88" s="12"/>
+      <c r="I88" s="12"/>
+      <c r="J88" s="12"/>
+      <c r="K88" s="12"/>
+      <c r="L88" s="12"/>
+      <c r="M88" s="12"/>
+      <c r="N88" s="12"/>
+      <c r="O88" s="12"/>
+      <c r="P88" s="12"/>
+      <c r="Z88"/>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="3"/>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="5"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="5"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="5"/>
+      <c r="J89" s="6"/>
+      <c r="K89" s="5"/>
+      <c r="L89" s="6"/>
+      <c r="M89" s="5"/>
+      <c r="N89" s="6"/>
+      <c r="O89" s="5"/>
+      <c r="Z89"/>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -5698,870 +4901,784 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B93" s="9"/>
-[...16 lines deleted...]
-      <c r="A94" s="1" t="s">
+      <c r="B90" s="9"/>
+      <c r="C90" s="9"/>
+      <c r="D90" s="9"/>
+      <c r="E90" s="9"/>
+      <c r="F90" s="9"/>
+      <c r="G90" s="9"/>
+      <c r="H90" s="9"/>
+      <c r="I90" s="9"/>
+      <c r="J90" s="9"/>
+      <c r="K90" s="9"/>
+      <c r="L90" s="9"/>
+      <c r="M90" s="9"/>
+      <c r="N90" s="9"/>
+      <c r="O90" s="9"/>
+      <c r="Z90"/>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="B91" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C94" s="2" t="s">
+      <c r="C91" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D91" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E94" s="10" t="s">
+      <c r="E91" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F94" s="11"/>
-      <c r="G94" s="10">
+      <c r="F91" s="11"/>
+      <c r="G91" s="10">
         <v>2019</v>
       </c>
-      <c r="H94" s="11"/>
-      <c r="I94" s="2">
+      <c r="H91" s="11"/>
+      <c r="I91" s="2">
         <v>2020</v>
       </c>
-      <c r="J94" s="2"/>
-      <c r="K94" s="7">
+      <c r="J91" s="2"/>
+      <c r="K91" s="7">
         <v>2021</v>
       </c>
-      <c r="L94" s="7"/>
-      <c r="M94" s="7">
+      <c r="L91" s="7"/>
+      <c r="M91" s="7">
         <v>2022</v>
       </c>
-      <c r="N94" s="7"/>
-      <c r="O94" s="7">
+      <c r="N91" s="7"/>
+      <c r="O91" s="7">
         <v>2023</v>
       </c>
-      <c r="P94" s="7"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:16">
+      <c r="Z91"/>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D92" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="15"/>
+      <c r="F92" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="15"/>
+      <c r="H92" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I92" s="15"/>
+      <c r="J92" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K92" s="15"/>
+      <c r="L92" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M92" s="15"/>
+      <c r="N92" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O92" s="15"/>
+      <c r="P92" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z92"/>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D93" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="15"/>
+      <c r="F93" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="15"/>
+      <c r="H93" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I93" s="15"/>
+      <c r="J93" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K93" s="15"/>
+      <c r="L93" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M93" s="15"/>
+      <c r="N93" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O93" s="15"/>
+      <c r="P93" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z93"/>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="15"/>
+      <c r="F94" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="15"/>
+      <c r="H94" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I94" s="15"/>
+      <c r="J94" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K94" s="15"/>
+      <c r="L94" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M94" s="15"/>
+      <c r="N94" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O94" s="15"/>
+      <c r="P94" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z94"/>
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" s="13" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="D95" s="13"/>
+        <v>151</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" s="13" t="s">
+        <v>153</v>
+      </c>
       <c r="E95" s="15"/>
-      <c r="F95" s="16"/>
+      <c r="F95" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G95" s="15"/>
-      <c r="H95" s="16"/>
+      <c r="H95" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I95" s="15"/>
-      <c r="J95" s="16"/>
+      <c r="J95" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K95" s="15"/>
-      <c r="L95" s="16"/>
+      <c r="L95" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M95" s="15"/>
-      <c r="N95" s="16"/>
+      <c r="N95" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O95" s="15"/>
-      <c r="P95" s="16"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:16">
+      <c r="P95" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z95"/>
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" s="14" t="s">
-        <v>226</v>
-[...97 lines deleted...]
-    <row r="98" spans="1:16">
+        <v>154</v>
+      </c>
+      <c r="B96" s="14"/>
+      <c r="C96" s="14"/>
+      <c r="D96" s="14"/>
+      <c r="E96" s="16"/>
+      <c r="F96" s="18"/>
+      <c r="G96" s="16"/>
+      <c r="H96" s="18"/>
+      <c r="I96" s="16"/>
+      <c r="J96" s="18"/>
+      <c r="K96" s="16"/>
+      <c r="L96" s="18"/>
+      <c r="M96" s="16"/>
+      <c r="N96" s="18"/>
+      <c r="O96" s="16"/>
+      <c r="P96" s="18"/>
+      <c r="Z96"/>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D97" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="15"/>
+      <c r="F97" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="15"/>
+      <c r="H97" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I97" s="15"/>
+      <c r="J97" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K97" s="15"/>
+      <c r="L97" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M97" s="15"/>
+      <c r="N97" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O97" s="15"/>
+      <c r="P97" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z97"/>
+    </row>
+    <row r="98" spans="1:26">
       <c r="A98" s="14" t="s">
-        <v>242</v>
-[...4 lines deleted...]
-      <c r="C98" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B98" s="14"/>
+      <c r="C98" s="14"/>
+      <c r="D98" s="14"/>
+      <c r="E98" s="16"/>
+      <c r="F98" s="18"/>
+      <c r="G98" s="16"/>
+      <c r="H98" s="18"/>
+      <c r="I98" s="16"/>
+      <c r="J98" s="18"/>
+      <c r="K98" s="16"/>
+      <c r="L98" s="18"/>
+      <c r="M98" s="16"/>
+      <c r="N98" s="18"/>
+      <c r="O98" s="16"/>
+      <c r="P98" s="18"/>
+      <c r="Z98"/>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D98" s="14" t="s">
-[...184 lines deleted...]
-      <c r="C103" s="14" t="s">
+      <c r="E99" s="15"/>
+      <c r="F99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="15"/>
+      <c r="H99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I99" s="15"/>
+      <c r="J99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K99" s="15"/>
+      <c r="L99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M99" s="15"/>
+      <c r="N99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O99" s="15"/>
+      <c r="P99" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z99"/>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="B100" s="14"/>
+      <c r="C100" s="14"/>
+      <c r="D100" s="14"/>
+      <c r="E100" s="16"/>
+      <c r="F100" s="18"/>
+      <c r="G100" s="16"/>
+      <c r="H100" s="18"/>
+      <c r="I100" s="16"/>
+      <c r="J100" s="18"/>
+      <c r="K100" s="16"/>
+      <c r="L100" s="18"/>
+      <c r="M100" s="16"/>
+      <c r="N100" s="18"/>
+      <c r="O100" s="16"/>
+      <c r="P100" s="18"/>
+      <c r="Z100"/>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D103" s="14" t="s">
-[...27 lines deleted...]
-    <row r="104" spans="1:16">
+      <c r="E101" s="15"/>
+      <c r="F101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="15"/>
+      <c r="H101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I101" s="15"/>
+      <c r="J101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K101" s="15"/>
+      <c r="L101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M101" s="15"/>
+      <c r="N101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O101" s="15"/>
+      <c r="P101" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z101"/>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B102" s="14"/>
+      <c r="C102" s="14"/>
+      <c r="D102" s="14"/>
+      <c r="E102" s="16"/>
+      <c r="F102" s="18"/>
+      <c r="G102" s="16"/>
+      <c r="H102" s="18"/>
+      <c r="I102" s="16"/>
+      <c r="J102" s="18"/>
+      <c r="K102" s="16"/>
+      <c r="L102" s="18"/>
+      <c r="M102" s="16"/>
+      <c r="N102" s="18"/>
+      <c r="O102" s="16"/>
+      <c r="P102" s="18"/>
+      <c r="Z102"/>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D103" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="15"/>
+      <c r="F103" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="15"/>
+      <c r="H103" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I103" s="15"/>
+      <c r="J103" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K103" s="15"/>
+      <c r="L103" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M103" s="15"/>
+      <c r="N103" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O103" s="15"/>
+      <c r="P103" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z103"/>
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" s="13" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      <c r="D104" s="13"/>
+        <v>166</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D104" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E104" s="15"/>
-      <c r="F104" s="16"/>
+      <c r="F104" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G104" s="15"/>
-      <c r="H104" s="16"/>
+      <c r="H104" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I104" s="15"/>
-      <c r="J104" s="16"/>
+      <c r="J104" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K104" s="15"/>
-      <c r="L104" s="16"/>
+      <c r="L104" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M104" s="15"/>
-      <c r="N104" s="16"/>
+      <c r="N104" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O104" s="15"/>
-      <c r="P104" s="16"/>
-[...8 lines deleted...]
-      <c r="C105" s="14" t="s">
+      <c r="P104" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z104"/>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D105" s="14" t="s">
-[...27 lines deleted...]
-    <row r="106" spans="1:16">
+      <c r="E105" s="15"/>
+      <c r="F105" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="15"/>
+      <c r="H105" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I105" s="15"/>
+      <c r="J105" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K105" s="15"/>
+      <c r="L105" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M105" s="15"/>
+      <c r="N105" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O105" s="15"/>
+      <c r="P105" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z105"/>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" s="13" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      <c r="D106" s="13"/>
+        <v>170</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E106" s="15"/>
-      <c r="F106" s="16"/>
+      <c r="F106" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G106" s="15"/>
-      <c r="H106" s="16"/>
+      <c r="H106" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I106" s="15"/>
-      <c r="J106" s="16"/>
+      <c r="J106" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K106" s="15"/>
-      <c r="L106" s="16"/>
+      <c r="L106" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M106" s="15"/>
-      <c r="N106" s="16"/>
+      <c r="N106" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O106" s="15"/>
-      <c r="P106" s="16"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:16">
+      <c r="P106" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z106"/>
+    </row>
+    <row r="107" spans="1:26">
       <c r="A107" s="14" t="s">
-        <v>271</v>
-[...84 lines deleted...]
-      <c r="C109" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B107" s="14"/>
+      <c r="C107" s="14"/>
+      <c r="D107" s="14"/>
+      <c r="E107" s="16"/>
+      <c r="F107" s="18"/>
+      <c r="G107" s="16"/>
+      <c r="H107" s="18"/>
+      <c r="I107" s="16"/>
+      <c r="J107" s="18"/>
+      <c r="K107" s="16"/>
+      <c r="L107" s="18"/>
+      <c r="M107" s="16"/>
+      <c r="N107" s="18"/>
+      <c r="O107" s="16"/>
+      <c r="P107" s="18"/>
+      <c r="Z107"/>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D109" s="14" t="s">
-[...42 lines deleted...]
-      <c r="C110" s="14" t="s">
+      <c r="E108" s="15"/>
+      <c r="F108" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="15"/>
+      <c r="H108" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I108" s="15"/>
+      <c r="J108" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K108" s="15"/>
+      <c r="L108" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M108" s="15"/>
+      <c r="N108" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O108" s="15"/>
+      <c r="P108" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z108"/>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D110" s="14" t="s">
-[...204 lines deleted...]
-      <c r="A119" s="9" t="inlineStr">
+      <c r="E109" s="15"/>
+      <c r="F109" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="15"/>
+      <c r="H109" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I109" s="15"/>
+      <c r="J109" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K109" s="15"/>
+      <c r="L109" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M109" s="15"/>
+      <c r="N109" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O109" s="15"/>
+      <c r="P109" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z109"/>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="Z110"/>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="Z111"/>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B112" s="12"/>
+      <c r="C112" s="12"/>
+      <c r="D112" s="12"/>
+      <c r="E112" s="12"/>
+      <c r="F112" s="12"/>
+      <c r="G112" s="12"/>
+      <c r="H112" s="12"/>
+      <c r="I112" s="12"/>
+      <c r="J112" s="12"/>
+      <c r="K112" s="12"/>
+      <c r="L112" s="12"/>
+      <c r="M112" s="12"/>
+      <c r="N112" s="12"/>
+      <c r="O112" s="12"/>
+      <c r="P112" s="12"/>
+      <c r="Z112"/>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B113" s="12"/>
+      <c r="C113" s="12"/>
+      <c r="D113" s="12"/>
+      <c r="E113" s="12"/>
+      <c r="F113" s="12"/>
+      <c r="G113" s="12"/>
+      <c r="H113" s="12"/>
+      <c r="I113" s="12"/>
+      <c r="J113" s="12"/>
+      <c r="K113" s="12"/>
+      <c r="L113" s="12"/>
+      <c r="M113" s="12"/>
+      <c r="N113" s="12"/>
+      <c r="O113" s="12"/>
+      <c r="P113" s="12"/>
+      <c r="Z113"/>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" s="3"/>
+      <c r="B114" s="3"/>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3"/>
+      <c r="E114" s="5"/>
+      <c r="F114" s="6"/>
+      <c r="G114" s="5"/>
+      <c r="H114" s="6"/>
+      <c r="I114" s="5"/>
+      <c r="J114" s="6"/>
+      <c r="K114" s="5"/>
+      <c r="L114" s="6"/>
+      <c r="M114" s="5"/>
+      <c r="N114" s="6"/>
+      <c r="O114" s="5"/>
+      <c r="Z114"/>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -6617,668 +5734,607 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B119" s="9"/>
-[...16 lines deleted...]
-      <c r="A120" s="1" t="s">
+      <c r="B115" s="9"/>
+      <c r="C115" s="9"/>
+      <c r="D115" s="9"/>
+      <c r="E115" s="9"/>
+      <c r="F115" s="9"/>
+      <c r="G115" s="9"/>
+      <c r="H115" s="9"/>
+      <c r="I115" s="9"/>
+      <c r="J115" s="9"/>
+      <c r="K115" s="9"/>
+      <c r="L115" s="9"/>
+      <c r="M115" s="9"/>
+      <c r="N115" s="9"/>
+      <c r="O115" s="9"/>
+      <c r="Z115"/>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B120" s="1" t="s">
+      <c r="B116" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C120" s="2" t="s">
+      <c r="C116" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D116" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E120" s="10" t="s">
+      <c r="E116" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F120" s="11"/>
-      <c r="G120" s="10">
+      <c r="F116" s="11"/>
+      <c r="G116" s="10">
         <v>2019</v>
       </c>
-      <c r="H120" s="11"/>
-      <c r="I120" s="2">
+      <c r="H116" s="11"/>
+      <c r="I116" s="2">
         <v>2020</v>
       </c>
-      <c r="J120" s="2"/>
-      <c r="K120" s="7">
+      <c r="J116" s="2"/>
+      <c r="K116" s="7">
         <v>2021</v>
       </c>
-      <c r="L120" s="7"/>
-      <c r="M120" s="7">
+      <c r="L116" s="7"/>
+      <c r="M116" s="7">
         <v>2022</v>
       </c>
-      <c r="N120" s="7"/>
-      <c r="O120" s="7">
+      <c r="N116" s="7"/>
+      <c r="O116" s="7">
         <v>2023</v>
       </c>
-      <c r="P120" s="7"/>
-[...49 lines deleted...]
-      <c r="L122" s="18" t="s">
+      <c r="Z116"/>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="15"/>
+      <c r="F117" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="15"/>
+      <c r="H117" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I117" s="15"/>
+      <c r="J117" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K117" s="15"/>
+      <c r="L117" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M117" s="15"/>
+      <c r="N117" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O117" s="15"/>
+      <c r="P117" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z117"/>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B118" s="14"/>
+      <c r="C118" s="14"/>
+      <c r="D118" s="14"/>
+      <c r="E118" s="16"/>
+      <c r="F118" s="18"/>
+      <c r="G118" s="16"/>
+      <c r="H118" s="18"/>
+      <c r="I118" s="16"/>
+      <c r="J118" s="18"/>
+      <c r="K118" s="16"/>
+      <c r="L118" s="18"/>
+      <c r="M118" s="16"/>
+      <c r="N118" s="18"/>
+      <c r="O118" s="16"/>
+      <c r="P118" s="18"/>
+      <c r="Z118"/>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B119" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="M122" s="17" t="s">
-[...12 lines deleted...]
-    <row r="123" spans="1:16">
+      <c r="C119" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="15"/>
+      <c r="F119" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="15"/>
+      <c r="H119" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I119" s="15"/>
+      <c r="J119" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K119" s="15"/>
+      <c r="L119" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M119" s="15"/>
+      <c r="N119" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O119" s="15"/>
+      <c r="P119" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z119"/>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="15"/>
+      <c r="F120" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="15"/>
+      <c r="H120" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I120" s="15"/>
+      <c r="J120" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K120" s="15"/>
+      <c r="L120" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M120" s="15"/>
+      <c r="N120" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O120" s="15"/>
+      <c r="P120" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z120"/>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="B121" s="14"/>
+      <c r="C121" s="14"/>
+      <c r="D121" s="14"/>
+      <c r="E121" s="16"/>
+      <c r="F121" s="18"/>
+      <c r="G121" s="16"/>
+      <c r="H121" s="18"/>
+      <c r="I121" s="16"/>
+      <c r="J121" s="18"/>
+      <c r="K121" s="16"/>
+      <c r="L121" s="18"/>
+      <c r="M121" s="16"/>
+      <c r="N121" s="18"/>
+      <c r="O121" s="16"/>
+      <c r="P121" s="18"/>
+      <c r="Z121"/>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="15"/>
+      <c r="F122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="15"/>
+      <c r="H122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I122" s="15"/>
+      <c r="J122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K122" s="15"/>
+      <c r="L122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M122" s="15"/>
+      <c r="N122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O122" s="15"/>
+      <c r="P122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z122"/>
+    </row>
+    <row r="123" spans="1:26">
       <c r="A123" s="13" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      <c r="D123" s="13"/>
+        <v>189</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E123" s="15"/>
-      <c r="F123" s="16"/>
+      <c r="F123" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G123" s="15"/>
-      <c r="H123" s="16"/>
+      <c r="H123" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I123" s="15"/>
-      <c r="J123" s="16"/>
+      <c r="J123" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K123" s="15"/>
-      <c r="L123" s="16"/>
+      <c r="L123" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M123" s="15"/>
-      <c r="N123" s="16"/>
+      <c r="N123" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O123" s="15"/>
-      <c r="P123" s="16"/>
-[...47 lines deleted...]
-    <row r="125" spans="1:16">
+      <c r="P123" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z123"/>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="15"/>
+      <c r="F124" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="15"/>
+      <c r="H124" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I124" s="15"/>
+      <c r="J124" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K124" s="15"/>
+      <c r="L124" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M124" s="15"/>
+      <c r="N124" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O124" s="15"/>
+      <c r="P124" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z124"/>
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" s="14" t="s">
-        <v>303</v>
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+        <v>192</v>
+      </c>
+      <c r="B125" s="14"/>
+      <c r="C125" s="14"/>
+      <c r="D125" s="14"/>
+      <c r="E125" s="16"/>
+      <c r="F125" s="18"/>
+      <c r="G125" s="16"/>
+      <c r="H125" s="18"/>
+      <c r="I125" s="16"/>
+      <c r="J125" s="18"/>
+      <c r="K125" s="16"/>
+      <c r="L125" s="18"/>
+      <c r="M125" s="16"/>
+      <c r="N125" s="18"/>
+      <c r="O125" s="16"/>
+      <c r="P125" s="18"/>
+      <c r="Z125"/>
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" s="13" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      <c r="D126" s="13"/>
+        <v>193</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E126" s="15"/>
-      <c r="F126" s="16"/>
+      <c r="F126" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G126" s="15"/>
-      <c r="H126" s="16"/>
+      <c r="H126" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I126" s="15"/>
-      <c r="J126" s="16"/>
+      <c r="J126" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K126" s="15"/>
-      <c r="L126" s="16"/>
+      <c r="L126" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M126" s="15"/>
-      <c r="N126" s="16"/>
+      <c r="N126" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O126" s="15"/>
-      <c r="P126" s="16"/>
-[...8 lines deleted...]
-      <c r="C127" s="14" t="s">
+      <c r="P126" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z126"/>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D127" s="14" t="s">
-[...27 lines deleted...]
-    <row r="128" spans="1:16">
+      <c r="E127" s="15"/>
+      <c r="F127" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="15"/>
+      <c r="H127" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I127" s="15"/>
+      <c r="J127" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K127" s="15"/>
+      <c r="L127" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M127" s="15"/>
+      <c r="N127" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O127" s="15"/>
+      <c r="P127" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z127"/>
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" s="14" t="s">
-        <v>308</v>
-[...25 lines deleted...]
-      <c r="L128" s="18" t="s">
+        <v>197</v>
+      </c>
+      <c r="B128" s="14"/>
+      <c r="C128" s="14"/>
+      <c r="D128" s="14"/>
+      <c r="E128" s="16"/>
+      <c r="F128" s="18"/>
+      <c r="G128" s="16"/>
+      <c r="H128" s="18"/>
+      <c r="I128" s="16"/>
+      <c r="J128" s="18"/>
+      <c r="K128" s="16"/>
+      <c r="L128" s="18"/>
+      <c r="M128" s="16"/>
+      <c r="N128" s="18"/>
+      <c r="O128" s="16"/>
+      <c r="P128" s="18"/>
+      <c r="Z128"/>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="15"/>
+      <c r="F129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="15"/>
+      <c r="H129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I129" s="15"/>
+      <c r="J129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K129" s="15"/>
+      <c r="L129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M129" s="15"/>
+      <c r="N129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O129" s="15"/>
+      <c r="P129" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z129"/>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="Z130"/>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="Z131"/>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B132" s="12"/>
+      <c r="C132" s="12"/>
+      <c r="D132" s="12"/>
+      <c r="E132" s="12"/>
+      <c r="F132" s="12"/>
+      <c r="G132" s="12"/>
+      <c r="H132" s="12"/>
+      <c r="I132" s="12"/>
+      <c r="J132" s="12"/>
+      <c r="K132" s="12"/>
+      <c r="L132" s="12"/>
+      <c r="M132" s="12"/>
+      <c r="N132" s="12"/>
+      <c r="O132" s="12"/>
+      <c r="P132" s="12"/>
+      <c r="Z132"/>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" s="12" t="s">
         <v>201</v>
       </c>
-      <c r="M128" s="17" t="s">
-[...295 lines deleted...]
-      <c r="A140" s="9" t="inlineStr">
+      <c r="B133" s="12"/>
+      <c r="C133" s="12"/>
+      <c r="D133" s="12"/>
+      <c r="E133" s="12"/>
+      <c r="F133" s="12"/>
+      <c r="G133" s="12"/>
+      <c r="H133" s="12"/>
+      <c r="I133" s="12"/>
+      <c r="J133" s="12"/>
+      <c r="K133" s="12"/>
+      <c r="L133" s="12"/>
+      <c r="M133" s="12"/>
+      <c r="N133" s="12"/>
+      <c r="O133" s="12"/>
+      <c r="P133" s="12"/>
+      <c r="Z133"/>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" s="3"/>
+      <c r="B134" s="3"/>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
+      <c r="E134" s="5"/>
+      <c r="F134" s="6"/>
+      <c r="G134" s="5"/>
+      <c r="H134" s="6"/>
+      <c r="I134" s="5"/>
+      <c r="J134" s="6"/>
+      <c r="K134" s="5"/>
+      <c r="L134" s="6"/>
+      <c r="M134" s="5"/>
+      <c r="N134" s="6"/>
+      <c r="O134" s="5"/>
+      <c r="Z134"/>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -7334,432 +6390,388 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B140" s="9"/>
-[...16 lines deleted...]
-      <c r="A141" s="1" t="s">
+      <c r="B135" s="9"/>
+      <c r="C135" s="9"/>
+      <c r="D135" s="9"/>
+      <c r="E135" s="9"/>
+      <c r="F135" s="9"/>
+      <c r="G135" s="9"/>
+      <c r="H135" s="9"/>
+      <c r="I135" s="9"/>
+      <c r="J135" s="9"/>
+      <c r="K135" s="9"/>
+      <c r="L135" s="9"/>
+      <c r="M135" s="9"/>
+      <c r="N135" s="9"/>
+      <c r="O135" s="9"/>
+      <c r="Z135"/>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="B136" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C141" s="2" t="s">
+      <c r="C136" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D136" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E141" s="10" t="s">
+      <c r="E136" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F141" s="11"/>
-      <c r="G141" s="10">
+      <c r="F136" s="11"/>
+      <c r="G136" s="10">
         <v>2019</v>
       </c>
-      <c r="H141" s="11"/>
-      <c r="I141" s="2">
+      <c r="H136" s="11"/>
+      <c r="I136" s="2">
         <v>2020</v>
       </c>
-      <c r="J141" s="2"/>
-      <c r="K141" s="7">
+      <c r="J136" s="2"/>
+      <c r="K136" s="7">
         <v>2021</v>
       </c>
-      <c r="L141" s="7"/>
-      <c r="M141" s="7">
+      <c r="L136" s="7"/>
+      <c r="M136" s="7">
         <v>2022</v>
       </c>
-      <c r="N141" s="7"/>
-      <c r="O141" s="7">
+      <c r="N136" s="7"/>
+      <c r="O136" s="7">
         <v>2023</v>
       </c>
-      <c r="P141" s="7"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:16">
+      <c r="Z136"/>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="E137" s="15"/>
+      <c r="F137" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="15"/>
+      <c r="H137" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I137" s="15"/>
+      <c r="J137" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K137" s="15"/>
+      <c r="L137" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M137" s="15"/>
+      <c r="N137" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O137" s="15"/>
+      <c r="P137" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z137"/>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="B138" s="14"/>
+      <c r="C138" s="14"/>
+      <c r="D138" s="14"/>
+      <c r="E138" s="16"/>
+      <c r="F138" s="18"/>
+      <c r="G138" s="16"/>
+      <c r="H138" s="18"/>
+      <c r="I138" s="16"/>
+      <c r="J138" s="18"/>
+      <c r="K138" s="16"/>
+      <c r="L138" s="18"/>
+      <c r="M138" s="16"/>
+      <c r="N138" s="18"/>
+      <c r="O138" s="16"/>
+      <c r="P138" s="18"/>
+      <c r="Z138"/>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="15"/>
+      <c r="F139" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="15"/>
+      <c r="H139" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I139" s="15"/>
+      <c r="J139" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K139" s="15"/>
+      <c r="L139" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M139" s="15"/>
+      <c r="N139" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O139" s="15"/>
+      <c r="P139" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z139"/>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D140" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="15"/>
+      <c r="F140" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="15"/>
+      <c r="H140" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I140" s="15"/>
+      <c r="J140" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K140" s="15"/>
+      <c r="L140" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M140" s="15"/>
+      <c r="N140" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O140" s="15"/>
+      <c r="P140" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z140"/>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="15"/>
+      <c r="F141" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="15"/>
+      <c r="H141" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I141" s="15"/>
+      <c r="J141" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K141" s="15"/>
+      <c r="L141" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M141" s="15"/>
+      <c r="N141" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O141" s="15"/>
+      <c r="P141" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z141"/>
+    </row>
+    <row r="142" spans="1:26">
       <c r="A142" s="13" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      <c r="D142" s="13"/>
+        <v>212</v>
+      </c>
+      <c r="B142" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D142" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E142" s="15"/>
-      <c r="F142" s="16"/>
+      <c r="F142" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G142" s="15"/>
-      <c r="H142" s="16"/>
+      <c r="H142" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I142" s="15"/>
-      <c r="J142" s="16"/>
+      <c r="J142" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K142" s="15"/>
-      <c r="L142" s="16"/>
+      <c r="L142" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M142" s="15"/>
-      <c r="N142" s="16"/>
+      <c r="N142" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O142" s="15"/>
-      <c r="P142" s="16"/>
-[...308 lines deleted...]
-      <c r="A154" s="9" t="inlineStr">
+      <c r="P142" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z142"/>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="Z143"/>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="Z144"/>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="B145" s="12"/>
+      <c r="C145" s="12"/>
+      <c r="D145" s="12"/>
+      <c r="E145" s="12"/>
+      <c r="F145" s="12"/>
+      <c r="G145" s="12"/>
+      <c r="H145" s="12"/>
+      <c r="I145" s="12"/>
+      <c r="J145" s="12"/>
+      <c r="K145" s="12"/>
+      <c r="L145" s="12"/>
+      <c r="M145" s="12"/>
+      <c r="N145" s="12"/>
+      <c r="O145" s="12"/>
+      <c r="P145" s="12"/>
+      <c r="Z145"/>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="B146" s="12"/>
+      <c r="C146" s="12"/>
+      <c r="D146" s="12"/>
+      <c r="E146" s="12"/>
+      <c r="F146" s="12"/>
+      <c r="G146" s="12"/>
+      <c r="H146" s="12"/>
+      <c r="I146" s="12"/>
+      <c r="J146" s="12"/>
+      <c r="K146" s="12"/>
+      <c r="L146" s="12"/>
+      <c r="M146" s="12"/>
+      <c r="N146" s="12"/>
+      <c r="O146" s="12"/>
+      <c r="P146" s="12"/>
+      <c r="Z146"/>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" s="3"/>
+      <c r="B147" s="3"/>
+      <c r="C147" s="3"/>
+      <c r="D147" s="3"/>
+      <c r="E147" s="5"/>
+      <c r="F147" s="6"/>
+      <c r="G147" s="5"/>
+      <c r="H147" s="6"/>
+      <c r="I147" s="5"/>
+      <c r="J147" s="6"/>
+      <c r="K147" s="5"/>
+      <c r="L147" s="6"/>
+      <c r="M147" s="5"/>
+      <c r="N147" s="6"/>
+      <c r="O147" s="5"/>
+      <c r="Z147"/>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -7815,898 +6827,860 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B154" s="9"/>
-[...16 lines deleted...]
-      <c r="A155" s="1" t="s">
+      <c r="B148" s="9"/>
+      <c r="C148" s="9"/>
+      <c r="D148" s="9"/>
+      <c r="E148" s="9"/>
+      <c r="F148" s="9"/>
+      <c r="G148" s="9"/>
+      <c r="H148" s="9"/>
+      <c r="I148" s="9"/>
+      <c r="J148" s="9"/>
+      <c r="K148" s="9"/>
+      <c r="L148" s="9"/>
+      <c r="M148" s="9"/>
+      <c r="N148" s="9"/>
+      <c r="O148" s="9"/>
+      <c r="Z148"/>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B155" s="1" t="s">
+      <c r="B149" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C155" s="2" t="s">
+      <c r="C149" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D149" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E155" s="10" t="s">
+      <c r="E149" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F155" s="11"/>
-      <c r="G155" s="10">
+      <c r="F149" s="11"/>
+      <c r="G149" s="10">
         <v>2019</v>
       </c>
-      <c r="H155" s="11"/>
-      <c r="I155" s="2">
+      <c r="H149" s="11"/>
+      <c r="I149" s="2">
         <v>2020</v>
       </c>
-      <c r="J155" s="2"/>
-      <c r="K155" s="7">
+      <c r="J149" s="2"/>
+      <c r="K149" s="7">
         <v>2021</v>
       </c>
-      <c r="L155" s="7"/>
-      <c r="M155" s="7">
+      <c r="L149" s="7"/>
+      <c r="M149" s="7">
         <v>2022</v>
       </c>
-      <c r="N155" s="7"/>
-      <c r="O155" s="7">
+      <c r="N149" s="7"/>
+      <c r="O149" s="7">
         <v>2023</v>
       </c>
-      <c r="P155" s="7"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:16">
+      <c r="Z149"/>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="15"/>
+      <c r="F150" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="15"/>
+      <c r="H150" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I150" s="15"/>
+      <c r="J150" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K150" s="15"/>
+      <c r="L150" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M150" s="15"/>
+      <c r="N150" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O150" s="15"/>
+      <c r="P150" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z150"/>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="E151" s="15"/>
+      <c r="F151" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="15"/>
+      <c r="H151" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I151" s="15"/>
+      <c r="J151" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K151" s="15"/>
+      <c r="L151" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M151" s="15"/>
+      <c r="N151" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O151" s="15"/>
+      <c r="P151" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z151"/>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="B152" s="14"/>
+      <c r="C152" s="14"/>
+      <c r="D152" s="14"/>
+      <c r="E152" s="16"/>
+      <c r="F152" s="18"/>
+      <c r="G152" s="16"/>
+      <c r="H152" s="18"/>
+      <c r="I152" s="16"/>
+      <c r="J152" s="18"/>
+      <c r="K152" s="16"/>
+      <c r="L152" s="18"/>
+      <c r="M152" s="16"/>
+      <c r="N152" s="18"/>
+      <c r="O152" s="16"/>
+      <c r="P152" s="18"/>
+      <c r="Z152"/>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="15"/>
+      <c r="F153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="15"/>
+      <c r="H153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I153" s="15"/>
+      <c r="J153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K153" s="15"/>
+      <c r="L153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M153" s="15"/>
+      <c r="N153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O153" s="15"/>
+      <c r="P153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z153"/>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="B154" s="14"/>
+      <c r="C154" s="14"/>
+      <c r="D154" s="14"/>
+      <c r="E154" s="16"/>
+      <c r="F154" s="18"/>
+      <c r="G154" s="16"/>
+      <c r="H154" s="18"/>
+      <c r="I154" s="16"/>
+      <c r="J154" s="18"/>
+      <c r="K154" s="16"/>
+      <c r="L154" s="18"/>
+      <c r="M154" s="16"/>
+      <c r="N154" s="18"/>
+      <c r="O154" s="16"/>
+      <c r="P154" s="18"/>
+      <c r="Z154"/>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="15"/>
+      <c r="F155" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="15"/>
+      <c r="H155" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I155" s="15"/>
+      <c r="J155" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K155" s="15"/>
+      <c r="L155" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M155" s="15"/>
+      <c r="N155" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O155" s="15"/>
+      <c r="P155" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z155"/>
+    </row>
+    <row r="156" spans="1:26">
       <c r="A156" s="13" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      <c r="D156" s="13"/>
+        <v>227</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E156" s="15"/>
-      <c r="F156" s="16"/>
+      <c r="F156" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G156" s="15"/>
-      <c r="H156" s="16"/>
+      <c r="H156" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I156" s="15"/>
-      <c r="J156" s="16"/>
+      <c r="J156" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K156" s="15"/>
-      <c r="L156" s="16"/>
+      <c r="L156" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M156" s="15"/>
-      <c r="N156" s="16"/>
+      <c r="N156" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O156" s="15"/>
-      <c r="P156" s="16"/>
-[...8 lines deleted...]
-      <c r="C157" s="14" t="s">
+      <c r="P156" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z156"/>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D157" s="14" t="s">
-[...46 lines deleted...]
-      <c r="C158" s="14" t="s">
+      <c r="E157" s="15"/>
+      <c r="F157" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="15"/>
+      <c r="H157" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I157" s="15"/>
+      <c r="J157" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K157" s="15"/>
+      <c r="L157" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M157" s="15"/>
+      <c r="N157" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O157" s="15"/>
+      <c r="P157" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z157"/>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D158" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D158" s="14" t="s">
-[...66 lines deleted...]
-      <c r="C160" s="14" t="s">
+      <c r="E158" s="15"/>
+      <c r="F158" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="15"/>
+      <c r="H158" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I158" s="15"/>
+      <c r="J158" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K158" s="15"/>
+      <c r="L158" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M158" s="15"/>
+      <c r="N158" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O158" s="15"/>
+      <c r="P158" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z158"/>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="B159" s="14"/>
+      <c r="C159" s="14"/>
+      <c r="D159" s="14"/>
+      <c r="E159" s="16"/>
+      <c r="F159" s="18"/>
+      <c r="G159" s="16"/>
+      <c r="H159" s="18"/>
+      <c r="I159" s="16"/>
+      <c r="J159" s="18"/>
+      <c r="K159" s="16"/>
+      <c r="L159" s="18"/>
+      <c r="M159" s="16"/>
+      <c r="N159" s="18"/>
+      <c r="O159" s="16"/>
+      <c r="P159" s="18"/>
+      <c r="Z159"/>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="E160" s="15"/>
+      <c r="F160" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="15"/>
+      <c r="H160" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I160" s="15"/>
+      <c r="J160" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K160" s="15"/>
+      <c r="L160" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M160" s="15"/>
+      <c r="N160" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O160" s="15"/>
+      <c r="P160" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z160"/>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D160" s="14" t="s">
-[...3 lines deleted...]
-      <c r="F160" s="18" t="s">
+      <c r="E161" s="15"/>
+      <c r="F161" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="15"/>
+      <c r="H161" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I161" s="15"/>
+      <c r="J161" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K161" s="15"/>
+      <c r="L161" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M161" s="15"/>
+      <c r="N161" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O161" s="15"/>
+      <c r="P161" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z161"/>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="15"/>
+      <c r="F162" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="15"/>
+      <c r="H162" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I162" s="15"/>
+      <c r="J162" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K162" s="15"/>
+      <c r="L162" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M162" s="15"/>
+      <c r="N162" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O162" s="15"/>
+      <c r="P162" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z162"/>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="B163" s="14"/>
+      <c r="C163" s="14"/>
+      <c r="D163" s="14"/>
+      <c r="E163" s="16"/>
+      <c r="F163" s="18"/>
+      <c r="G163" s="16"/>
+      <c r="H163" s="18"/>
+      <c r="I163" s="16"/>
+      <c r="J163" s="18"/>
+      <c r="K163" s="16"/>
+      <c r="L163" s="18"/>
+      <c r="M163" s="16"/>
+      <c r="N163" s="18"/>
+      <c r="O163" s="16"/>
+      <c r="P163" s="18"/>
+      <c r="Z163"/>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="B164" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E164" s="15"/>
+      <c r="F164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="15"/>
+      <c r="H164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I164" s="15"/>
+      <c r="J164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K164" s="15"/>
+      <c r="L164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M164" s="15"/>
+      <c r="N164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O164" s="15"/>
+      <c r="P164" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z164"/>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="B165" s="14"/>
+      <c r="C165" s="14"/>
+      <c r="D165" s="14"/>
+      <c r="E165" s="16"/>
+      <c r="F165" s="18"/>
+      <c r="G165" s="16"/>
+      <c r="H165" s="18"/>
+      <c r="I165" s="16"/>
+      <c r="J165" s="18"/>
+      <c r="K165" s="16"/>
+      <c r="L165" s="18"/>
+      <c r="M165" s="16"/>
+      <c r="N165" s="18"/>
+      <c r="O165" s="16"/>
+      <c r="P165" s="18"/>
+      <c r="Z165"/>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D166" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="G160" s="17"/>
-      <c r="H160" s="18" t="s">
+      <c r="E166" s="15"/>
+      <c r="F166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="15"/>
+      <c r="H166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I166" s="15"/>
+      <c r="J166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K166" s="15"/>
+      <c r="L166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M166" s="15"/>
+      <c r="N166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O166" s="15"/>
+      <c r="P166" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z166"/>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D167" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I160" s="17"/>
-[...43 lines deleted...]
-      <c r="C162" s="14" t="s">
+      <c r="E167" s="15"/>
+      <c r="F167" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="15"/>
+      <c r="H167" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I167" s="15"/>
+      <c r="J167" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K167" s="15"/>
+      <c r="L167" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M167" s="15"/>
+      <c r="N167" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O167" s="15"/>
+      <c r="P167" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z167"/>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D168" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D162" s="14" t="s">
-[...584 lines deleted...]
-      <c r="A182" s="9" t="inlineStr">
+      <c r="E168" s="15"/>
+      <c r="F168" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="15"/>
+      <c r="H168" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I168" s="15"/>
+      <c r="J168" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K168" s="15"/>
+      <c r="L168" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M168" s="15"/>
+      <c r="N168" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O168" s="15"/>
+      <c r="P168" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z168"/>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="13"/>
+      <c r="E169" s="15"/>
+      <c r="F169" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="15"/>
+      <c r="H169" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I169" s="15"/>
+      <c r="J169" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K169" s="15"/>
+      <c r="L169" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M169" s="15"/>
+      <c r="N169" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O169" s="15"/>
+      <c r="P169" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z169"/>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="Z170"/>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="Z171"/>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="B172" s="12"/>
+      <c r="C172" s="12"/>
+      <c r="D172" s="12"/>
+      <c r="E172" s="12"/>
+      <c r="F172" s="12"/>
+      <c r="G172" s="12"/>
+      <c r="H172" s="12"/>
+      <c r="I172" s="12"/>
+      <c r="J172" s="12"/>
+      <c r="K172" s="12"/>
+      <c r="L172" s="12"/>
+      <c r="M172" s="12"/>
+      <c r="N172" s="12"/>
+      <c r="O172" s="12"/>
+      <c r="P172" s="12"/>
+      <c r="Z172"/>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="B173" s="12"/>
+      <c r="C173" s="12"/>
+      <c r="D173" s="12"/>
+      <c r="E173" s="12"/>
+      <c r="F173" s="12"/>
+      <c r="G173" s="12"/>
+      <c r="H173" s="12"/>
+      <c r="I173" s="12"/>
+      <c r="J173" s="12"/>
+      <c r="K173" s="12"/>
+      <c r="L173" s="12"/>
+      <c r="M173" s="12"/>
+      <c r="N173" s="12"/>
+      <c r="O173" s="12"/>
+      <c r="P173" s="12"/>
+      <c r="Z173"/>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" s="3"/>
+      <c r="B174" s="3"/>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3"/>
+      <c r="E174" s="5"/>
+      <c r="F174" s="6"/>
+      <c r="G174" s="5"/>
+      <c r="H174" s="6"/>
+      <c r="I174" s="5"/>
+      <c r="J174" s="6"/>
+      <c r="K174" s="5"/>
+      <c r="L174" s="6"/>
+      <c r="M174" s="5"/>
+      <c r="N174" s="6"/>
+      <c r="O174" s="5"/>
+      <c r="Z174"/>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -8762,602 +7736,568 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B182" s="9"/>
-[...16 lines deleted...]
-      <c r="A183" s="1" t="s">
+      <c r="B175" s="9"/>
+      <c r="C175" s="9"/>
+      <c r="D175" s="9"/>
+      <c r="E175" s="9"/>
+      <c r="F175" s="9"/>
+      <c r="G175" s="9"/>
+      <c r="H175" s="9"/>
+      <c r="I175" s="9"/>
+      <c r="J175" s="9"/>
+      <c r="K175" s="9"/>
+      <c r="L175" s="9"/>
+      <c r="M175" s="9"/>
+      <c r="N175" s="9"/>
+      <c r="O175" s="9"/>
+      <c r="Z175"/>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="B176" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C183" s="2" t="s">
+      <c r="C176" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D176" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E183" s="10" t="s">
+      <c r="E176" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F183" s="11"/>
-      <c r="G183" s="10">
+      <c r="F176" s="11"/>
+      <c r="G176" s="10">
         <v>2019</v>
       </c>
-      <c r="H183" s="11"/>
-      <c r="I183" s="2">
+      <c r="H176" s="11"/>
+      <c r="I176" s="2">
         <v>2020</v>
       </c>
-      <c r="J183" s="2"/>
-      <c r="K183" s="7">
+      <c r="J176" s="2"/>
+      <c r="K176" s="7">
         <v>2021</v>
       </c>
-      <c r="L183" s="7"/>
-      <c r="M183" s="7">
+      <c r="L176" s="7"/>
+      <c r="M176" s="7">
         <v>2022</v>
       </c>
-      <c r="N183" s="7"/>
-      <c r="O183" s="7">
+      <c r="N176" s="7"/>
+      <c r="O176" s="7">
         <v>2023</v>
       </c>
-      <c r="P183" s="7"/>
-[...1 lines deleted...]
-    <row r="184" spans="1:16">
+      <c r="Z176"/>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D177" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E177" s="15"/>
+      <c r="F177" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="15"/>
+      <c r="H177" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I177" s="15"/>
+      <c r="J177" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K177" s="15"/>
+      <c r="L177" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M177" s="15"/>
+      <c r="N177" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O177" s="15"/>
+      <c r="P177" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z177"/>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="B178" s="14"/>
+      <c r="C178" s="14"/>
+      <c r="D178" s="14"/>
+      <c r="E178" s="16"/>
+      <c r="F178" s="18"/>
+      <c r="G178" s="16"/>
+      <c r="H178" s="18"/>
+      <c r="I178" s="16"/>
+      <c r="J178" s="18"/>
+      <c r="K178" s="16"/>
+      <c r="L178" s="18"/>
+      <c r="M178" s="16"/>
+      <c r="N178" s="18"/>
+      <c r="O178" s="16"/>
+      <c r="P178" s="18"/>
+      <c r="Z178"/>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E179" s="15"/>
+      <c r="F179" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="15"/>
+      <c r="H179" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I179" s="15"/>
+      <c r="J179" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K179" s="15"/>
+      <c r="L179" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M179" s="15"/>
+      <c r="N179" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O179" s="15"/>
+      <c r="P179" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z179"/>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="B180" s="14"/>
+      <c r="C180" s="14"/>
+      <c r="D180" s="14"/>
+      <c r="E180" s="16"/>
+      <c r="F180" s="18"/>
+      <c r="G180" s="16"/>
+      <c r="H180" s="18"/>
+      <c r="I180" s="16"/>
+      <c r="J180" s="18"/>
+      <c r="K180" s="16"/>
+      <c r="L180" s="18"/>
+      <c r="M180" s="16"/>
+      <c r="N180" s="18"/>
+      <c r="O180" s="16"/>
+      <c r="P180" s="18"/>
+      <c r="Z180"/>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="B181" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D181" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="15"/>
+      <c r="F181" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="15"/>
+      <c r="H181" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I181" s="15"/>
+      <c r="J181" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K181" s="15"/>
+      <c r="L181" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M181" s="15"/>
+      <c r="N181" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O181" s="15"/>
+      <c r="P181" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z181"/>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D182" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="15"/>
+      <c r="F182" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="15"/>
+      <c r="H182" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I182" s="15"/>
+      <c r="J182" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K182" s="15"/>
+      <c r="L182" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M182" s="15"/>
+      <c r="N182" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O182" s="15"/>
+      <c r="P182" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z182"/>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="B183" s="14"/>
+      <c r="C183" s="14"/>
+      <c r="D183" s="14"/>
+      <c r="E183" s="16"/>
+      <c r="F183" s="18"/>
+      <c r="G183" s="16"/>
+      <c r="H183" s="18"/>
+      <c r="I183" s="16"/>
+      <c r="J183" s="18"/>
+      <c r="K183" s="16"/>
+      <c r="L183" s="18"/>
+      <c r="M183" s="16"/>
+      <c r="N183" s="18"/>
+      <c r="O183" s="16"/>
+      <c r="P183" s="18"/>
+      <c r="Z183"/>
+    </row>
+    <row r="184" spans="1:26">
       <c r="A184" s="13" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      <c r="D184" s="13"/>
+        <v>268</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D184" s="13" t="s">
+        <v>271</v>
+      </c>
       <c r="E184" s="15"/>
-      <c r="F184" s="16"/>
+      <c r="F184" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G184" s="15"/>
-      <c r="H184" s="16"/>
+      <c r="H184" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I184" s="15"/>
-      <c r="J184" s="16"/>
+      <c r="J184" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K184" s="15"/>
-      <c r="L184" s="16"/>
+      <c r="L184" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M184" s="15"/>
-      <c r="N184" s="16"/>
+      <c r="N184" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O184" s="15"/>
-      <c r="P184" s="16"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:16">
+      <c r="P184" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z184"/>
+    </row>
+    <row r="185" spans="1:26">
       <c r="A185" s="14" t="s">
-        <v>401</v>
-[...35 lines deleted...]
-    <row r="186" spans="1:16">
+        <v>272</v>
+      </c>
+      <c r="B185" s="14"/>
+      <c r="C185" s="14"/>
+      <c r="D185" s="14"/>
+      <c r="E185" s="16"/>
+      <c r="F185" s="18"/>
+      <c r="G185" s="16"/>
+      <c r="H185" s="18"/>
+      <c r="I185" s="16"/>
+      <c r="J185" s="18"/>
+      <c r="K185" s="16"/>
+      <c r="L185" s="18"/>
+      <c r="M185" s="16"/>
+      <c r="N185" s="18"/>
+      <c r="O185" s="16"/>
+      <c r="P185" s="18"/>
+      <c r="Z185"/>
+    </row>
+    <row r="186" spans="1:26">
       <c r="A186" s="13" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="D186" s="13"/>
+        <v>273</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E186" s="15"/>
-      <c r="F186" s="16"/>
+      <c r="F186" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G186" s="15"/>
-      <c r="H186" s="16"/>
+      <c r="H186" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I186" s="15"/>
-      <c r="J186" s="16"/>
+      <c r="J186" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K186" s="15"/>
-      <c r="L186" s="16"/>
+      <c r="L186" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M186" s="15"/>
-      <c r="N186" s="16"/>
+      <c r="N186" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O186" s="15"/>
-      <c r="P186" s="16"/>
-[...8 lines deleted...]
-      <c r="C187" s="14" t="s">
+      <c r="P186" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z186"/>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B187" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D187" s="14" t="s">
-[...39 lines deleted...]
-    <row r="188" spans="1:16">
+      <c r="E187" s="15"/>
+      <c r="F187" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="15"/>
+      <c r="H187" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I187" s="15"/>
+      <c r="J187" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K187" s="15"/>
+      <c r="L187" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M187" s="15"/>
+      <c r="N187" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O187" s="15"/>
+      <c r="P187" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z187"/>
+    </row>
+    <row r="188" spans="1:26">
       <c r="A188" s="13" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      <c r="D188" s="13"/>
+        <v>277</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E188" s="15"/>
-      <c r="F188" s="16"/>
+      <c r="F188" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G188" s="15"/>
-      <c r="H188" s="16"/>
+      <c r="H188" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I188" s="15"/>
-      <c r="J188" s="16"/>
+      <c r="J188" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K188" s="15"/>
-      <c r="L188" s="16"/>
+      <c r="L188" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M188" s="15"/>
-      <c r="N188" s="16"/>
+      <c r="N188" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O188" s="15"/>
-      <c r="P188" s="16"/>
-[...350 lines deleted...]
-      <c r="A202" s="9" t="inlineStr">
+      <c r="P188" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z188"/>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="Z189"/>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="Z190"/>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="B191" s="12"/>
+      <c r="C191" s="12"/>
+      <c r="D191" s="12"/>
+      <c r="E191" s="12"/>
+      <c r="F191" s="12"/>
+      <c r="G191" s="12"/>
+      <c r="H191" s="12"/>
+      <c r="I191" s="12"/>
+      <c r="J191" s="12"/>
+      <c r="K191" s="12"/>
+      <c r="L191" s="12"/>
+      <c r="M191" s="12"/>
+      <c r="N191" s="12"/>
+      <c r="O191" s="12"/>
+      <c r="P191" s="12"/>
+      <c r="Z191"/>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="B192" s="12"/>
+      <c r="C192" s="12"/>
+      <c r="D192" s="12"/>
+      <c r="E192" s="12"/>
+      <c r="F192" s="12"/>
+      <c r="G192" s="12"/>
+      <c r="H192" s="12"/>
+      <c r="I192" s="12"/>
+      <c r="J192" s="12"/>
+      <c r="K192" s="12"/>
+      <c r="L192" s="12"/>
+      <c r="M192" s="12"/>
+      <c r="N192" s="12"/>
+      <c r="O192" s="12"/>
+      <c r="P192" s="12"/>
+      <c r="Z192"/>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" s="3"/>
+      <c r="B193" s="3"/>
+      <c r="C193" s="3"/>
+      <c r="D193" s="3"/>
+      <c r="E193" s="5"/>
+      <c r="F193" s="6"/>
+      <c r="G193" s="5"/>
+      <c r="H193" s="6"/>
+      <c r="I193" s="5"/>
+      <c r="J193" s="6"/>
+      <c r="K193" s="5"/>
+      <c r="L193" s="6"/>
+      <c r="M193" s="5"/>
+      <c r="N193" s="6"/>
+      <c r="O193" s="5"/>
+      <c r="Z193"/>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -9413,504 +8353,469 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B202" s="9"/>
-[...16 lines deleted...]
-      <c r="A203" s="1" t="s">
+      <c r="B194" s="9"/>
+      <c r="C194" s="9"/>
+      <c r="D194" s="9"/>
+      <c r="E194" s="9"/>
+      <c r="F194" s="9"/>
+      <c r="G194" s="9"/>
+      <c r="H194" s="9"/>
+      <c r="I194" s="9"/>
+      <c r="J194" s="9"/>
+      <c r="K194" s="9"/>
+      <c r="L194" s="9"/>
+      <c r="M194" s="9"/>
+      <c r="N194" s="9"/>
+      <c r="O194" s="9"/>
+      <c r="Z194"/>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B203" s="1" t="s">
+      <c r="B195" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C203" s="2" t="s">
+      <c r="C195" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D195" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E203" s="10" t="s">
+      <c r="E195" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F203" s="11"/>
-      <c r="G203" s="10">
+      <c r="F195" s="11"/>
+      <c r="G195" s="10">
         <v>2019</v>
       </c>
-      <c r="H203" s="11"/>
-      <c r="I203" s="2">
+      <c r="H195" s="11"/>
+      <c r="I195" s="2">
         <v>2020</v>
       </c>
-      <c r="J203" s="2"/>
-      <c r="K203" s="7">
+      <c r="J195" s="2"/>
+      <c r="K195" s="7">
         <v>2021</v>
       </c>
-      <c r="L203" s="7"/>
-      <c r="M203" s="7">
+      <c r="L195" s="7"/>
+      <c r="M195" s="7">
         <v>2022</v>
       </c>
-      <c r="N203" s="7"/>
-      <c r="O203" s="7">
+      <c r="N195" s="7"/>
+      <c r="O195" s="7">
         <v>2023</v>
       </c>
-      <c r="P203" s="7"/>
-[...1 lines deleted...]
-    <row r="204" spans="1:16">
+      <c r="Z195"/>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B196" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E196" s="15"/>
+      <c r="F196" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" s="15"/>
+      <c r="H196" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I196" s="15"/>
+      <c r="J196" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K196" s="15"/>
+      <c r="L196" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M196" s="15"/>
+      <c r="N196" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O196" s="15"/>
+      <c r="P196" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z196"/>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E197" s="15"/>
+      <c r="F197" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="15"/>
+      <c r="H197" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I197" s="15"/>
+      <c r="J197" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K197" s="15"/>
+      <c r="L197" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M197" s="15"/>
+      <c r="N197" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O197" s="15"/>
+      <c r="P197" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z197"/>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="B198" s="14"/>
+      <c r="C198" s="14"/>
+      <c r="D198" s="14"/>
+      <c r="E198" s="16"/>
+      <c r="F198" s="18"/>
+      <c r="G198" s="16"/>
+      <c r="H198" s="18"/>
+      <c r="I198" s="16"/>
+      <c r="J198" s="18"/>
+      <c r="K198" s="16"/>
+      <c r="L198" s="18"/>
+      <c r="M198" s="16"/>
+      <c r="N198" s="18"/>
+      <c r="O198" s="16"/>
+      <c r="P198" s="18"/>
+      <c r="Z198"/>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B199" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E199" s="15"/>
+      <c r="F199" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="15"/>
+      <c r="H199" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I199" s="15"/>
+      <c r="J199" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K199" s="15"/>
+      <c r="L199" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M199" s="15"/>
+      <c r="N199" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O199" s="15"/>
+      <c r="P199" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z199"/>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="D200" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E200" s="15"/>
+      <c r="F200" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="15"/>
+      <c r="H200" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I200" s="15"/>
+      <c r="J200" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K200" s="15"/>
+      <c r="L200" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M200" s="15"/>
+      <c r="N200" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O200" s="15"/>
+      <c r="P200" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z200"/>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="B201" s="14"/>
+      <c r="C201" s="14"/>
+      <c r="D201" s="14"/>
+      <c r="E201" s="16"/>
+      <c r="F201" s="18"/>
+      <c r="G201" s="16"/>
+      <c r="H201" s="18"/>
+      <c r="I201" s="16"/>
+      <c r="J201" s="18"/>
+      <c r="K201" s="16"/>
+      <c r="L201" s="18"/>
+      <c r="M201" s="16"/>
+      <c r="N201" s="18"/>
+      <c r="O201" s="16"/>
+      <c r="P201" s="18"/>
+      <c r="Z201"/>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D202" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E202" s="15"/>
+      <c r="F202" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="15"/>
+      <c r="H202" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I202" s="15"/>
+      <c r="J202" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K202" s="15"/>
+      <c r="L202" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M202" s="15"/>
+      <c r="N202" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O202" s="15"/>
+      <c r="P202" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z202"/>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="B203" s="14"/>
+      <c r="C203" s="14"/>
+      <c r="D203" s="14"/>
+      <c r="E203" s="16"/>
+      <c r="F203" s="18"/>
+      <c r="G203" s="16"/>
+      <c r="H203" s="18"/>
+      <c r="I203" s="16"/>
+      <c r="J203" s="18"/>
+      <c r="K203" s="16"/>
+      <c r="L203" s="18"/>
+      <c r="M203" s="16"/>
+      <c r="N203" s="18"/>
+      <c r="O203" s="16"/>
+      <c r="P203" s="18"/>
+      <c r="Z203"/>
+    </row>
+    <row r="204" spans="1:26">
       <c r="A204" s="13" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      <c r="D204" s="13"/>
+        <v>293</v>
+      </c>
+      <c r="B204" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D204" s="13" t="s">
+        <v>25</v>
+      </c>
       <c r="E204" s="15"/>
-      <c r="F204" s="16"/>
+      <c r="F204" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G204" s="15"/>
-      <c r="H204" s="16"/>
+      <c r="H204" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I204" s="15"/>
-      <c r="J204" s="16"/>
+      <c r="J204" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K204" s="15"/>
-      <c r="L204" s="16"/>
+      <c r="L204" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M204" s="15"/>
-      <c r="N204" s="16"/>
+      <c r="N204" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O204" s="15"/>
-      <c r="P204" s="16"/>
-[...380 lines deleted...]
-      <c r="A219" s="9" t="inlineStr">
+      <c r="P204" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z204"/>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="Z205"/>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="Z206"/>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="B207" s="12"/>
+      <c r="C207" s="12"/>
+      <c r="D207" s="12"/>
+      <c r="E207" s="12"/>
+      <c r="F207" s="12"/>
+      <c r="G207" s="12"/>
+      <c r="H207" s="12"/>
+      <c r="I207" s="12"/>
+      <c r="J207" s="12"/>
+      <c r="K207" s="12"/>
+      <c r="L207" s="12"/>
+      <c r="M207" s="12"/>
+      <c r="N207" s="12"/>
+      <c r="O207" s="12"/>
+      <c r="P207" s="12"/>
+      <c r="Z207"/>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="B208" s="12"/>
+      <c r="C208" s="12"/>
+      <c r="D208" s="12"/>
+      <c r="E208" s="12"/>
+      <c r="F208" s="12"/>
+      <c r="G208" s="12"/>
+      <c r="H208" s="12"/>
+      <c r="I208" s="12"/>
+      <c r="J208" s="12"/>
+      <c r="K208" s="12"/>
+      <c r="L208" s="12"/>
+      <c r="M208" s="12"/>
+      <c r="N208" s="12"/>
+      <c r="O208" s="12"/>
+      <c r="P208" s="12"/>
+      <c r="Z208"/>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" s="3"/>
+      <c r="B209" s="3"/>
+      <c r="C209" s="3"/>
+      <c r="D209" s="3"/>
+      <c r="E209" s="5"/>
+      <c r="F209" s="6"/>
+      <c r="G209" s="5"/>
+      <c r="H209" s="6"/>
+      <c r="I209" s="5"/>
+      <c r="J209" s="6"/>
+      <c r="K209" s="5"/>
+      <c r="L209" s="6"/>
+      <c r="M209" s="5"/>
+      <c r="N209" s="6"/>
+      <c r="O209" s="5"/>
+      <c r="Z209"/>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -9966,585 +8871,866 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B219" s="9"/>
-[...16 lines deleted...]
-      <c r="A220" s="1" t="s">
+      <c r="B210" s="9"/>
+      <c r="C210" s="9"/>
+      <c r="D210" s="9"/>
+      <c r="E210" s="9"/>
+      <c r="F210" s="9"/>
+      <c r="G210" s="9"/>
+      <c r="H210" s="9"/>
+      <c r="I210" s="9"/>
+      <c r="J210" s="9"/>
+      <c r="K210" s="9"/>
+      <c r="L210" s="9"/>
+      <c r="M210" s="9"/>
+      <c r="N210" s="9"/>
+      <c r="O210" s="9"/>
+      <c r="Z210"/>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B220" s="1" t="s">
+      <c r="B211" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C220" s="2" t="s">
+      <c r="C211" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D211" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E220" s="10" t="s">
+      <c r="E211" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F220" s="11"/>
-      <c r="G220" s="10">
+      <c r="F211" s="11"/>
+      <c r="G211" s="10">
         <v>2019</v>
       </c>
-      <c r="H220" s="11"/>
-      <c r="I220" s="2">
+      <c r="H211" s="11"/>
+      <c r="I211" s="2">
         <v>2020</v>
       </c>
-      <c r="J220" s="2"/>
-      <c r="K220" s="7">
+      <c r="J211" s="2"/>
+      <c r="K211" s="7">
         <v>2021</v>
       </c>
-      <c r="L220" s="7"/>
-      <c r="M220" s="7">
+      <c r="L211" s="7"/>
+      <c r="M211" s="7">
         <v>2022</v>
       </c>
-      <c r="N220" s="7"/>
-      <c r="O220" s="7">
+      <c r="N211" s="7"/>
+      <c r="O211" s="7">
         <v>2023</v>
       </c>
-      <c r="P220" s="7"/>
-[...423 lines deleted...]
-    <row r="235" spans="1:16">
+      <c r="Z211"/>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D212" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="E212" s="15"/>
+      <c r="F212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="15"/>
+      <c r="H212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I212" s="15"/>
+      <c r="J212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K212" s="15"/>
+      <c r="L212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M212" s="15"/>
+      <c r="N212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O212" s="15"/>
+      <c r="P212" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z212"/>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D213" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E213" s="15"/>
+      <c r="F213" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" s="15"/>
+      <c r="H213" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I213" s="15"/>
+      <c r="J213" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K213" s="15"/>
+      <c r="L213" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M213" s="15"/>
+      <c r="N213" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O213" s="15"/>
+      <c r="P213" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z213"/>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="B214" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D214" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E214" s="15"/>
+      <c r="F214" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="15"/>
+      <c r="H214" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I214" s="15"/>
+      <c r="J214" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K214" s="15"/>
+      <c r="L214" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M214" s="15"/>
+      <c r="N214" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O214" s="15"/>
+      <c r="P214" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z214"/>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="B215" s="14"/>
+      <c r="C215" s="14"/>
+      <c r="D215" s="14"/>
+      <c r="E215" s="16"/>
+      <c r="F215" s="18"/>
+      <c r="G215" s="16"/>
+      <c r="H215" s="18"/>
+      <c r="I215" s="16"/>
+      <c r="J215" s="18"/>
+      <c r="K215" s="16"/>
+      <c r="L215" s="18"/>
+      <c r="M215" s="16"/>
+      <c r="N215" s="18"/>
+      <c r="O215" s="16"/>
+      <c r="P215" s="18"/>
+      <c r="Z215"/>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="B216" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D216" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" s="15"/>
+      <c r="F216" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="15"/>
+      <c r="H216" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I216" s="15"/>
+      <c r="J216" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K216" s="15"/>
+      <c r="L216" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M216" s="15"/>
+      <c r="N216" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O216" s="15"/>
+      <c r="P216" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z216"/>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="B217" s="14"/>
+      <c r="C217" s="14"/>
+      <c r="D217" s="14"/>
+      <c r="E217" s="16"/>
+      <c r="F217" s="18"/>
+      <c r="G217" s="16"/>
+      <c r="H217" s="18"/>
+      <c r="I217" s="16"/>
+      <c r="J217" s="18"/>
+      <c r="K217" s="16"/>
+      <c r="L217" s="18"/>
+      <c r="M217" s="16"/>
+      <c r="N217" s="18"/>
+      <c r="O217" s="16"/>
+      <c r="P217" s="18"/>
+      <c r="Z217"/>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D218" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="E218" s="15"/>
+      <c r="F218" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="15"/>
+      <c r="H218" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I218" s="15"/>
+      <c r="J218" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K218" s="15"/>
+      <c r="L218" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M218" s="15"/>
+      <c r="N218" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O218" s="15"/>
+      <c r="P218" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z218"/>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B219" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D219" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E219" s="15"/>
+      <c r="F219" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="15"/>
+      <c r="H219" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I219" s="15"/>
+      <c r="J219" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K219" s="15"/>
+      <c r="L219" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M219" s="15"/>
+      <c r="N219" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O219" s="15"/>
+      <c r="P219" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z219"/>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="B220" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D220" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E220" s="15"/>
+      <c r="F220" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="15"/>
+      <c r="H220" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I220" s="15"/>
+      <c r="J220" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K220" s="15"/>
+      <c r="L220" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M220" s="15"/>
+      <c r="N220" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O220" s="15"/>
+      <c r="P220" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z220"/>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="B221" s="14"/>
+      <c r="C221" s="14"/>
+      <c r="D221" s="14"/>
+      <c r="E221" s="16"/>
+      <c r="F221" s="18"/>
+      <c r="G221" s="16"/>
+      <c r="H221" s="18"/>
+      <c r="I221" s="16"/>
+      <c r="J221" s="18"/>
+      <c r="K221" s="16"/>
+      <c r="L221" s="18"/>
+      <c r="M221" s="16"/>
+      <c r="N221" s="18"/>
+      <c r="O221" s="16"/>
+      <c r="P221" s="18"/>
+      <c r="Z221"/>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D222" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="E222" s="15"/>
+      <c r="F222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" s="15"/>
+      <c r="H222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I222" s="15"/>
+      <c r="J222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K222" s="15"/>
+      <c r="L222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M222" s="15"/>
+      <c r="N222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O222" s="15"/>
+      <c r="P222" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z222"/>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="Z223"/>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="Z224"/>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="B225" s="12"/>
+      <c r="C225" s="12"/>
+      <c r="D225" s="12"/>
+      <c r="E225" s="12"/>
+      <c r="F225" s="12"/>
+      <c r="G225" s="12"/>
+      <c r="H225" s="12"/>
+      <c r="I225" s="12"/>
+      <c r="J225" s="12"/>
+      <c r="K225" s="12"/>
+      <c r="L225" s="12"/>
+      <c r="M225" s="12"/>
+      <c r="N225" s="12"/>
+      <c r="O225" s="12"/>
+      <c r="P225" s="12"/>
+      <c r="Z225"/>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="B226" s="12"/>
+      <c r="C226" s="12"/>
+      <c r="D226" s="12"/>
+      <c r="E226" s="12"/>
+      <c r="F226" s="12"/>
+      <c r="G226" s="12"/>
+      <c r="H226" s="12"/>
+      <c r="I226" s="12"/>
+      <c r="J226" s="12"/>
+      <c r="K226" s="12"/>
+      <c r="L226" s="12"/>
+      <c r="M226" s="12"/>
+      <c r="N226" s="12"/>
+      <c r="O226" s="12"/>
+      <c r="P226" s="12"/>
+      <c r="Z226"/>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" s="3"/>
+      <c r="B227" s="3"/>
+      <c r="C227" s="3"/>
+      <c r="D227" s="3"/>
+      <c r="E227" s="5"/>
+      <c r="F227" s="6"/>
+      <c r="G227" s="5"/>
+      <c r="H227" s="6"/>
+      <c r="I227" s="5"/>
+      <c r="J227" s="6"/>
+      <c r="K227" s="5"/>
+      <c r="L227" s="6"/>
+      <c r="M227" s="5"/>
+      <c r="N227" s="6"/>
+      <c r="O227" s="5"/>
+      <c r="Z227"/>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" s="9" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Tetap   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SS</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> : Sangat Sementara   </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">n/a</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve"> :  Tidak Ada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B228" s="9"/>
+      <c r="C228" s="9"/>
+      <c r="D228" s="9"/>
+      <c r="E228" s="9"/>
+      <c r="F228" s="9"/>
+      <c r="G228" s="9"/>
+      <c r="H228" s="9"/>
+      <c r="I228" s="9"/>
+      <c r="J228" s="9"/>
+      <c r="K228" s="9"/>
+      <c r="L228" s="9"/>
+      <c r="M228" s="9"/>
+      <c r="N228" s="9"/>
+      <c r="O228" s="9"/>
+      <c r="Z228"/>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E229" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229" s="11"/>
+      <c r="G229" s="10">
+        <v>2019</v>
+      </c>
+      <c r="H229" s="11"/>
+      <c r="I229" s="2">
+        <v>2020</v>
+      </c>
+      <c r="J229" s="2"/>
+      <c r="K229" s="7">
+        <v>2021</v>
+      </c>
+      <c r="L229" s="7"/>
+      <c r="M229" s="7">
+        <v>2022</v>
+      </c>
+      <c r="N229" s="7"/>
+      <c r="O229" s="7">
+        <v>2023</v>
+      </c>
+      <c r="Z229"/>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="B230" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D230" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E230" s="15"/>
+      <c r="F230" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" s="15"/>
+      <c r="H230" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I230" s="15"/>
+      <c r="J230" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K230" s="15"/>
+      <c r="L230" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M230" s="15"/>
+      <c r="N230" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O230" s="15"/>
+      <c r="P230" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z230"/>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" s="14" t="s">
+        <v>324</v>
+      </c>
+      <c r="B231" s="14"/>
+      <c r="C231" s="14"/>
+      <c r="D231" s="14"/>
+      <c r="E231" s="16"/>
+      <c r="F231" s="18"/>
+      <c r="G231" s="16"/>
+      <c r="H231" s="18"/>
+      <c r="I231" s="16"/>
+      <c r="J231" s="18"/>
+      <c r="K231" s="16"/>
+      <c r="L231" s="18"/>
+      <c r="M231" s="16"/>
+      <c r="N231" s="18"/>
+      <c r="O231" s="16"/>
+      <c r="P231" s="18"/>
+      <c r="Z231"/>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D232" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E232" s="15"/>
+      <c r="F232" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" s="15"/>
+      <c r="H232" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I232" s="15"/>
+      <c r="J232" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K232" s="15"/>
+      <c r="L232" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M232" s="15"/>
+      <c r="N232" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O232" s="15"/>
+      <c r="P232" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z232"/>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="Z233"/>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="Z234"/>
+    </row>
+    <row r="235" spans="1:26">
       <c r="A235" s="12" t="s">
-        <v>480</v>
+        <v>327</v>
       </c>
       <c r="B235" s="12"/>
       <c r="C235" s="12"/>
       <c r="D235" s="12"/>
       <c r="E235" s="12"/>
       <c r="F235" s="12"/>
       <c r="G235" s="12"/>
       <c r="H235" s="12"/>
       <c r="I235" s="12"/>
       <c r="J235" s="12"/>
       <c r="K235" s="12"/>
       <c r="L235" s="12"/>
       <c r="M235" s="12"/>
       <c r="N235" s="12"/>
       <c r="O235" s="12"/>
       <c r="P235" s="12"/>
-    </row>
-    <row r="236" spans="1:16">
+      <c r="Z235"/>
+    </row>
+    <row r="236" spans="1:26">
       <c r="A236" s="12" t="s">
-        <v>481</v>
+        <v>328</v>
       </c>
       <c r="B236" s="12"/>
       <c r="C236" s="12"/>
       <c r="D236" s="12"/>
       <c r="E236" s="12"/>
       <c r="F236" s="12"/>
       <c r="G236" s="12"/>
       <c r="H236" s="12"/>
       <c r="I236" s="12"/>
       <c r="J236" s="12"/>
       <c r="K236" s="12"/>
       <c r="L236" s="12"/>
       <c r="M236" s="12"/>
       <c r="N236" s="12"/>
       <c r="O236" s="12"/>
       <c r="P236" s="12"/>
-    </row>
-    <row r="237" spans="1:16">
+      <c r="Z236"/>
+    </row>
+    <row r="237" spans="1:26">
       <c r="A237" s="3"/>
       <c r="B237" s="3"/>
       <c r="C237" s="3"/>
       <c r="D237" s="3"/>
       <c r="E237" s="5"/>
       <c r="F237" s="6"/>
       <c r="G237" s="5"/>
       <c r="H237" s="6"/>
       <c r="I237" s="5"/>
       <c r="J237" s="6"/>
       <c r="K237" s="5"/>
       <c r="L237" s="6"/>
       <c r="M237" s="5"/>
       <c r="N237" s="6"/>
       <c r="O237" s="5"/>
-      <c r="P237" s="6"/>
-[...1 lines deleted...]
-    <row r="238" spans="1:16">
+      <c r="Z237"/>
+    </row>
+    <row r="238" spans="1:26">
       <c r="A238" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
@@ -10615,286 +9801,197 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
       <c r="B238" s="9"/>
       <c r="C238" s="9"/>
       <c r="D238" s="9"/>
       <c r="E238" s="9"/>
       <c r="F238" s="9"/>
       <c r="G238" s="9"/>
       <c r="H238" s="9"/>
       <c r="I238" s="9"/>
       <c r="J238" s="9"/>
       <c r="K238" s="9"/>
       <c r="L238" s="9"/>
       <c r="M238" s="9"/>
       <c r="N238" s="9"/>
       <c r="O238" s="9"/>
-      <c r="P238" s="9"/>
-[...1 lines deleted...]
-    <row r="239" spans="1:16">
+      <c r="Z238"/>
+    </row>
+    <row r="239" spans="1:26">
       <c r="A239" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F239" s="11"/>
       <c r="G239" s="10">
         <v>2019</v>
       </c>
       <c r="H239" s="11"/>
       <c r="I239" s="2">
         <v>2020</v>
       </c>
       <c r="J239" s="2"/>
       <c r="K239" s="7">
         <v>2021</v>
       </c>
       <c r="L239" s="7"/>
       <c r="M239" s="7">
         <v>2022</v>
       </c>
       <c r="N239" s="7"/>
       <c r="O239" s="7">
         <v>2023</v>
       </c>
-      <c r="P239" s="7"/>
-[...1 lines deleted...]
-    <row r="240" spans="1:16">
+      <c r="Z239"/>
+    </row>
+    <row r="240" spans="1:26">
       <c r="A240" s="13" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      <c r="D240" s="13"/>
+        <v>329</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D240" s="13" t="s">
+        <v>319</v>
+      </c>
       <c r="E240" s="15"/>
-      <c r="F240" s="16"/>
+      <c r="F240" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G240" s="15"/>
-      <c r="H240" s="16"/>
+      <c r="H240" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I240" s="15"/>
-      <c r="J240" s="16"/>
+      <c r="J240" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K240" s="15"/>
-      <c r="L240" s="16"/>
+      <c r="L240" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M240" s="15"/>
-      <c r="N240" s="16"/>
+      <c r="N240" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O240" s="15"/>
-      <c r="P240" s="16"/>
-[...176 lines deleted...]
-      <c r="A249" s="9" t="inlineStr">
+      <c r="P240" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z240"/>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="Z241"/>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="Z242"/>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="B243" s="12"/>
+      <c r="C243" s="12"/>
+      <c r="D243" s="12"/>
+      <c r="E243" s="12"/>
+      <c r="F243" s="12"/>
+      <c r="G243" s="12"/>
+      <c r="H243" s="12"/>
+      <c r="I243" s="12"/>
+      <c r="J243" s="12"/>
+      <c r="K243" s="12"/>
+      <c r="L243" s="12"/>
+      <c r="M243" s="12"/>
+      <c r="N243" s="12"/>
+      <c r="O243" s="12"/>
+      <c r="P243" s="12"/>
+      <c r="Z243"/>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="B244" s="12"/>
+      <c r="C244" s="12"/>
+      <c r="D244" s="12"/>
+      <c r="E244" s="12"/>
+      <c r="F244" s="12"/>
+      <c r="G244" s="12"/>
+      <c r="H244" s="12"/>
+      <c r="I244" s="12"/>
+      <c r="J244" s="12"/>
+      <c r="K244" s="12"/>
+      <c r="L244" s="12"/>
+      <c r="M244" s="12"/>
+      <c r="N244" s="12"/>
+      <c r="O244" s="12"/>
+      <c r="P244" s="12"/>
+      <c r="Z244"/>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" s="3"/>
+      <c r="B245" s="3"/>
+      <c r="C245" s="3"/>
+      <c r="D245" s="3"/>
+      <c r="E245" s="5"/>
+      <c r="F245" s="6"/>
+      <c r="G245" s="5"/>
+      <c r="H245" s="6"/>
+      <c r="I245" s="5"/>
+      <c r="J245" s="6"/>
+      <c r="K245" s="5"/>
+      <c r="L245" s="6"/>
+      <c r="M245" s="5"/>
+      <c r="N245" s="6"/>
+      <c r="O245" s="5"/>
+      <c r="Z245"/>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -10950,224 +10047,428 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B249" s="9"/>
-[...16 lines deleted...]
-      <c r="A250" s="1" t="s">
+      <c r="B246" s="9"/>
+      <c r="C246" s="9"/>
+      <c r="D246" s="9"/>
+      <c r="E246" s="9"/>
+      <c r="F246" s="9"/>
+      <c r="G246" s="9"/>
+      <c r="H246" s="9"/>
+      <c r="I246" s="9"/>
+      <c r="J246" s="9"/>
+      <c r="K246" s="9"/>
+      <c r="L246" s="9"/>
+      <c r="M246" s="9"/>
+      <c r="N246" s="9"/>
+      <c r="O246" s="9"/>
+      <c r="Z246"/>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B250" s="1" t="s">
+      <c r="B247" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C250" s="2" t="s">
+      <c r="C247" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D247" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E250" s="10" t="s">
+      <c r="E247" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F250" s="11"/>
-      <c r="G250" s="10">
+      <c r="F247" s="11"/>
+      <c r="G247" s="10">
         <v>2019</v>
       </c>
-      <c r="H250" s="11"/>
-      <c r="I250" s="2">
+      <c r="H247" s="11"/>
+      <c r="I247" s="2">
         <v>2020</v>
       </c>
-      <c r="J250" s="2"/>
-      <c r="K250" s="7">
+      <c r="J247" s="2"/>
+      <c r="K247" s="7">
         <v>2021</v>
       </c>
-      <c r="L250" s="7"/>
-      <c r="M250" s="7">
+      <c r="L247" s="7"/>
+      <c r="M247" s="7">
         <v>2022</v>
       </c>
-      <c r="N250" s="7"/>
-      <c r="O250" s="7">
+      <c r="N247" s="7"/>
+      <c r="O247" s="7">
         <v>2023</v>
       </c>
-      <c r="P250" s="7"/>
-[...1 lines deleted...]
-    <row r="251" spans="1:16">
+      <c r="Z247"/>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D248" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E248" s="15"/>
+      <c r="F248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" s="15"/>
+      <c r="H248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I248" s="15"/>
+      <c r="J248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K248" s="15"/>
+      <c r="L248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M248" s="15"/>
+      <c r="N248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O248" s="15"/>
+      <c r="P248" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z248"/>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="B249" s="14"/>
+      <c r="C249" s="14"/>
+      <c r="D249" s="14"/>
+      <c r="E249" s="16"/>
+      <c r="F249" s="18"/>
+      <c r="G249" s="16"/>
+      <c r="H249" s="18"/>
+      <c r="I249" s="16"/>
+      <c r="J249" s="18"/>
+      <c r="K249" s="16"/>
+      <c r="L249" s="18"/>
+      <c r="M249" s="16"/>
+      <c r="N249" s="18"/>
+      <c r="O249" s="16"/>
+      <c r="P249" s="18"/>
+      <c r="Z249"/>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D250" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E250" s="15"/>
+      <c r="F250" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" s="15"/>
+      <c r="H250" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I250" s="15"/>
+      <c r="J250" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K250" s="15"/>
+      <c r="L250" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M250" s="15"/>
+      <c r="N250" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O250" s="15"/>
+      <c r="P250" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z250"/>
+    </row>
+    <row r="251" spans="1:26">
       <c r="A251" s="13" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      <c r="D251" s="13"/>
+        <v>337</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D251" s="13" t="s">
+        <v>12</v>
+      </c>
       <c r="E251" s="15"/>
-      <c r="F251" s="16"/>
+      <c r="F251" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G251" s="15"/>
-      <c r="H251" s="16"/>
+      <c r="H251" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I251" s="15"/>
-      <c r="J251" s="16"/>
+      <c r="J251" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K251" s="15"/>
-      <c r="L251" s="16"/>
+      <c r="L251" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M251" s="15"/>
-      <c r="N251" s="16"/>
+      <c r="N251" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O251" s="15"/>
-      <c r="P251" s="16"/>
-[...1 lines deleted...]
-    <row r="252" spans="1:16">
+      <c r="P251" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z251"/>
+    </row>
+    <row r="252" spans="1:26">
       <c r="A252" s="14" t="s">
-        <v>491</v>
-[...96 lines deleted...]
-      <c r="A258" s="9" t="inlineStr">
+        <v>339</v>
+      </c>
+      <c r="B252" s="14"/>
+      <c r="C252" s="14"/>
+      <c r="D252" s="14"/>
+      <c r="E252" s="16"/>
+      <c r="F252" s="18"/>
+      <c r="G252" s="16"/>
+      <c r="H252" s="18"/>
+      <c r="I252" s="16"/>
+      <c r="J252" s="18"/>
+      <c r="K252" s="16"/>
+      <c r="L252" s="18"/>
+      <c r="M252" s="16"/>
+      <c r="N252" s="18"/>
+      <c r="O252" s="16"/>
+      <c r="P252" s="18"/>
+      <c r="Z252"/>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D253" s="13"/>
+      <c r="E253" s="15"/>
+      <c r="F253" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="15"/>
+      <c r="H253" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I253" s="15"/>
+      <c r="J253" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K253" s="15"/>
+      <c r="L253" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M253" s="15"/>
+      <c r="N253" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O253" s="15"/>
+      <c r="P253" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z253"/>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" s="14" t="s">
+        <v>342</v>
+      </c>
+      <c r="B254" s="14"/>
+      <c r="C254" s="14"/>
+      <c r="D254" s="14"/>
+      <c r="E254" s="16"/>
+      <c r="F254" s="18"/>
+      <c r="G254" s="16"/>
+      <c r="H254" s="18"/>
+      <c r="I254" s="16"/>
+      <c r="J254" s="18"/>
+      <c r="K254" s="16"/>
+      <c r="L254" s="18"/>
+      <c r="M254" s="16"/>
+      <c r="N254" s="18"/>
+      <c r="O254" s="16"/>
+      <c r="P254" s="18"/>
+      <c r="Z254"/>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D255" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="E255" s="15"/>
+      <c r="F255" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" s="15"/>
+      <c r="H255" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I255" s="15"/>
+      <c r="J255" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K255" s="15"/>
+      <c r="L255" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M255" s="15"/>
+      <c r="N255" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O255" s="15"/>
+      <c r="P255" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z255"/>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="Z256"/>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="Z257"/>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="B258" s="12"/>
+      <c r="C258" s="12"/>
+      <c r="D258" s="12"/>
+      <c r="E258" s="12"/>
+      <c r="F258" s="12"/>
+      <c r="G258" s="12"/>
+      <c r="H258" s="12"/>
+      <c r="I258" s="12"/>
+      <c r="J258" s="12"/>
+      <c r="K258" s="12"/>
+      <c r="L258" s="12"/>
+      <c r="M258" s="12"/>
+      <c r="N258" s="12"/>
+      <c r="O258" s="12"/>
+      <c r="P258" s="12"/>
+      <c r="Z258"/>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="B259" s="12"/>
+      <c r="C259" s="12"/>
+      <c r="D259" s="12"/>
+      <c r="E259" s="12"/>
+      <c r="F259" s="12"/>
+      <c r="G259" s="12"/>
+      <c r="H259" s="12"/>
+      <c r="I259" s="12"/>
+      <c r="J259" s="12"/>
+      <c r="K259" s="12"/>
+      <c r="L259" s="12"/>
+      <c r="M259" s="12"/>
+      <c r="N259" s="12"/>
+      <c r="O259" s="12"/>
+      <c r="P259" s="12"/>
+      <c r="Z259"/>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" s="3"/>
+      <c r="B260" s="3"/>
+      <c r="C260" s="3"/>
+      <c r="D260" s="3"/>
+      <c r="E260" s="5"/>
+      <c r="F260" s="6"/>
+      <c r="G260" s="5"/>
+      <c r="H260" s="6"/>
+      <c r="I260" s="5"/>
+      <c r="J260" s="6"/>
+      <c r="K260" s="5"/>
+      <c r="L260" s="6"/>
+      <c r="M260" s="5"/>
+      <c r="N260" s="6"/>
+      <c r="O260" s="5"/>
+      <c r="Z260"/>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -11223,482 +10524,703 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B258" s="9"/>
-[...16 lines deleted...]
-      <c r="A259" s="1" t="s">
+      <c r="B261" s="9"/>
+      <c r="C261" s="9"/>
+      <c r="D261" s="9"/>
+      <c r="E261" s="9"/>
+      <c r="F261" s="9"/>
+      <c r="G261" s="9"/>
+      <c r="H261" s="9"/>
+      <c r="I261" s="9"/>
+      <c r="J261" s="9"/>
+      <c r="K261" s="9"/>
+      <c r="L261" s="9"/>
+      <c r="M261" s="9"/>
+      <c r="N261" s="9"/>
+      <c r="O261" s="9"/>
+      <c r="Z261"/>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B259" s="1" t="s">
+      <c r="B262" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C259" s="2" t="s">
+      <c r="C262" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D262" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E259" s="10" t="s">
+      <c r="E262" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F259" s="11"/>
-      <c r="G259" s="10">
+      <c r="F262" s="11"/>
+      <c r="G262" s="10">
         <v>2019</v>
       </c>
-      <c r="H259" s="11"/>
-      <c r="I259" s="2">
+      <c r="H262" s="11"/>
+      <c r="I262" s="2">
         <v>2020</v>
       </c>
-      <c r="J259" s="2"/>
-      <c r="K259" s="7">
+      <c r="J262" s="2"/>
+      <c r="K262" s="7">
         <v>2021</v>
       </c>
-      <c r="L259" s="7"/>
-      <c r="M259" s="7">
+      <c r="L262" s="7"/>
+      <c r="M262" s="7">
         <v>2022</v>
       </c>
-      <c r="N259" s="7"/>
-      <c r="O259" s="7">
+      <c r="N262" s="7"/>
+      <c r="O262" s="7">
         <v>2023</v>
       </c>
-      <c r="P259" s="7"/>
-[...137 lines deleted...]
-    <row r="264" spans="1:16">
+      <c r="Z262"/>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="B263" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D263" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E263" s="15"/>
+      <c r="F263" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" s="15"/>
+      <c r="H263" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I263" s="15"/>
+      <c r="J263" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K263" s="15"/>
+      <c r="L263" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M263" s="15"/>
+      <c r="N263" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O263" s="15"/>
+      <c r="P263" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z263"/>
+    </row>
+    <row r="264" spans="1:26">
       <c r="A264" s="14" t="s">
-        <v>500</v>
-[...45 lines deleted...]
-    <row r="265" spans="1:16">
+        <v>349</v>
+      </c>
+      <c r="B264" s="14"/>
+      <c r="C264" s="14"/>
+      <c r="D264" s="14"/>
+      <c r="E264" s="16"/>
+      <c r="F264" s="18"/>
+      <c r="G264" s="16"/>
+      <c r="H264" s="18"/>
+      <c r="I264" s="16"/>
+      <c r="J264" s="18"/>
+      <c r="K264" s="16"/>
+      <c r="L264" s="18"/>
+      <c r="M264" s="16"/>
+      <c r="N264" s="18"/>
+      <c r="O264" s="16"/>
+      <c r="P264" s="18"/>
+      <c r="Z264"/>
+    </row>
+    <row r="265" spans="1:26">
       <c r="A265" s="13" t="s">
-        <v>502</v>
-[...3 lines deleted...]
-      <c r="D265" s="13"/>
+        <v>350</v>
+      </c>
+      <c r="B265" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="D265" s="13" t="s">
+        <v>353</v>
+      </c>
       <c r="E265" s="15"/>
-      <c r="F265" s="16"/>
+      <c r="F265" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G265" s="15"/>
-      <c r="H265" s="16"/>
+      <c r="H265" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I265" s="15"/>
-      <c r="J265" s="16"/>
+      <c r="J265" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K265" s="15"/>
-      <c r="L265" s="16"/>
+      <c r="L265" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M265" s="15"/>
-      <c r="N265" s="16"/>
+      <c r="N265" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O265" s="15"/>
-      <c r="P265" s="16"/>
-[...47 lines deleted...]
-    <row r="267" spans="1:16">
+      <c r="P265" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z265"/>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="B266" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="D266" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="E266" s="15"/>
+      <c r="F266" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="15"/>
+      <c r="H266" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I266" s="15"/>
+      <c r="J266" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K266" s="15"/>
+      <c r="L266" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M266" s="15"/>
+      <c r="N266" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O266" s="15"/>
+      <c r="P266" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z266"/>
+    </row>
+    <row r="267" spans="1:26">
       <c r="A267" s="13" t="s">
-        <v>505</v>
-[...3 lines deleted...]
-      <c r="D267" s="13"/>
+        <v>358</v>
+      </c>
+      <c r="B267" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="D267" s="13" t="s">
+        <v>360</v>
+      </c>
       <c r="E267" s="15"/>
-      <c r="F267" s="16"/>
+      <c r="F267" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="G267" s="15"/>
-      <c r="H267" s="16"/>
+      <c r="H267" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="I267" s="15"/>
-      <c r="J267" s="16"/>
+      <c r="J267" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="K267" s="15"/>
-      <c r="L267" s="16"/>
+      <c r="L267" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="M267" s="15"/>
-      <c r="N267" s="16"/>
+      <c r="N267" s="17" t="s">
+        <v>13</v>
+      </c>
       <c r="O267" s="15"/>
-      <c r="P267" s="16"/>
-[...108 lines deleted...]
-      <c r="A274" s="9" t="inlineStr">
+      <c r="P267" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z267"/>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B268" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D268" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E268" s="15"/>
+      <c r="F268" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" s="15"/>
+      <c r="H268" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I268" s="15"/>
+      <c r="J268" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K268" s="15"/>
+      <c r="L268" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M268" s="15"/>
+      <c r="N268" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O268" s="15"/>
+      <c r="P268" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z268"/>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" s="14" t="s">
+        <v>363</v>
+      </c>
+      <c r="B269" s="14"/>
+      <c r="C269" s="14"/>
+      <c r="D269" s="14"/>
+      <c r="E269" s="16"/>
+      <c r="F269" s="18"/>
+      <c r="G269" s="16"/>
+      <c r="H269" s="18"/>
+      <c r="I269" s="16"/>
+      <c r="J269" s="18"/>
+      <c r="K269" s="16"/>
+      <c r="L269" s="18"/>
+      <c r="M269" s="16"/>
+      <c r="N269" s="18"/>
+      <c r="O269" s="16"/>
+      <c r="P269" s="18"/>
+      <c r="Z269"/>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="D270" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="E270" s="15"/>
+      <c r="F270" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" s="15"/>
+      <c r="H270" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I270" s="15"/>
+      <c r="J270" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K270" s="15"/>
+      <c r="L270" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M270" s="15"/>
+      <c r="N270" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O270" s="15"/>
+      <c r="P270" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z270"/>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="B271" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="D271" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E271" s="15"/>
+      <c r="F271" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" s="15"/>
+      <c r="H271" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I271" s="15"/>
+      <c r="J271" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K271" s="15"/>
+      <c r="L271" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M271" s="15"/>
+      <c r="N271" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O271" s="15"/>
+      <c r="P271" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z271"/>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D272" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E272" s="15"/>
+      <c r="F272" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="15"/>
+      <c r="H272" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I272" s="15"/>
+      <c r="J272" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K272" s="15"/>
+      <c r="L272" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M272" s="15"/>
+      <c r="N272" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O272" s="15"/>
+      <c r="P272" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z272"/>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="B273" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D273" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E273" s="15"/>
+      <c r="F273" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" s="15"/>
+      <c r="H273" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I273" s="15"/>
+      <c r="J273" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K273" s="15"/>
+      <c r="L273" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M273" s="15"/>
+      <c r="N273" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O273" s="15"/>
+      <c r="P273" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z273"/>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="B274" s="14"/>
+      <c r="C274" s="14"/>
+      <c r="D274" s="14"/>
+      <c r="E274" s="16"/>
+      <c r="F274" s="18"/>
+      <c r="G274" s="16"/>
+      <c r="H274" s="18"/>
+      <c r="I274" s="16"/>
+      <c r="J274" s="18"/>
+      <c r="K274" s="16"/>
+      <c r="L274" s="18"/>
+      <c r="M274" s="16"/>
+      <c r="N274" s="18"/>
+      <c r="O274" s="16"/>
+      <c r="P274" s="18"/>
+      <c r="Z274"/>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B275" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D275" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E275" s="15"/>
+      <c r="F275" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" s="15"/>
+      <c r="H275" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I275" s="15"/>
+      <c r="J275" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K275" s="15"/>
+      <c r="L275" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M275" s="15"/>
+      <c r="N275" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O275" s="15"/>
+      <c r="P275" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z275"/>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="B276" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D276" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E276" s="15"/>
+      <c r="F276" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="15"/>
+      <c r="H276" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I276" s="15"/>
+      <c r="J276" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K276" s="15"/>
+      <c r="L276" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M276" s="15"/>
+      <c r="N276" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O276" s="15"/>
+      <c r="P276" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z276"/>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="B277" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="C277" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D277" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E277" s="15"/>
+      <c r="F277" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" s="15"/>
+      <c r="H277" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I277" s="15"/>
+      <c r="J277" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K277" s="15"/>
+      <c r="L277" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M277" s="15"/>
+      <c r="N277" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O277" s="15"/>
+      <c r="P277" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z277"/>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="Z278"/>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="Z279"/>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" s="12" t="s">
+        <v>380</v>
+      </c>
+      <c r="B280" s="12"/>
+      <c r="C280" s="12"/>
+      <c r="D280" s="12"/>
+      <c r="E280" s="12"/>
+      <c r="F280" s="12"/>
+      <c r="G280" s="12"/>
+      <c r="H280" s="12"/>
+      <c r="I280" s="12"/>
+      <c r="J280" s="12"/>
+      <c r="K280" s="12"/>
+      <c r="L280" s="12"/>
+      <c r="M280" s="12"/>
+      <c r="N280" s="12"/>
+      <c r="O280" s="12"/>
+      <c r="P280" s="12"/>
+      <c r="Z280"/>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="B281" s="12"/>
+      <c r="C281" s="12"/>
+      <c r="D281" s="12"/>
+      <c r="E281" s="12"/>
+      <c r="F281" s="12"/>
+      <c r="G281" s="12"/>
+      <c r="H281" s="12"/>
+      <c r="I281" s="12"/>
+      <c r="J281" s="12"/>
+      <c r="K281" s="12"/>
+      <c r="L281" s="12"/>
+      <c r="M281" s="12"/>
+      <c r="N281" s="12"/>
+      <c r="O281" s="12"/>
+      <c r="P281" s="12"/>
+      <c r="Z281"/>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" s="3"/>
+      <c r="B282" s="3"/>
+      <c r="C282" s="3"/>
+      <c r="D282" s="3"/>
+      <c r="E282" s="5"/>
+      <c r="F282" s="6"/>
+      <c r="G282" s="5"/>
+      <c r="H282" s="6"/>
+      <c r="I282" s="5"/>
+      <c r="J282" s="6"/>
+      <c r="K282" s="5"/>
+      <c r="L282" s="6"/>
+      <c r="M282" s="5"/>
+      <c r="N282" s="6"/>
+      <c r="O282" s="5"/>
+      <c r="Z282"/>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> : Tetap   </t>
           </r>
@@ -11754,1540 +11276,643 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">n/a</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> :  Tidak Ada</t>
           </r>
         </is>
       </c>
-      <c r="B274" s="9"/>
-[...16 lines deleted...]
-      <c r="A275" s="1" t="s">
+      <c r="B283" s="9"/>
+      <c r="C283" s="9"/>
+      <c r="D283" s="9"/>
+      <c r="E283" s="9"/>
+      <c r="F283" s="9"/>
+      <c r="G283" s="9"/>
+      <c r="H283" s="9"/>
+      <c r="I283" s="9"/>
+      <c r="J283" s="9"/>
+      <c r="K283" s="9"/>
+      <c r="L283" s="9"/>
+      <c r="M283" s="9"/>
+      <c r="N283" s="9"/>
+      <c r="O283" s="9"/>
+      <c r="Z283"/>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B275" s="1" t="s">
+      <c r="B284" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C275" s="2" t="s">
+      <c r="C284" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D284" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E275" s="10" t="s">
+      <c r="E284" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F275" s="11"/>
-      <c r="G275" s="10">
+      <c r="F284" s="11"/>
+      <c r="G284" s="10">
         <v>2019</v>
       </c>
-      <c r="H275" s="11"/>
-      <c r="I275" s="2">
+      <c r="H284" s="11"/>
+      <c r="I284" s="2">
         <v>2020</v>
       </c>
-      <c r="J275" s="2"/>
-      <c r="K275" s="7">
+      <c r="J284" s="2"/>
+      <c r="K284" s="7">
         <v>2021</v>
       </c>
-      <c r="L275" s="7"/>
-      <c r="M275" s="7">
+      <c r="L284" s="7"/>
+      <c r="M284" s="7">
         <v>2022</v>
       </c>
-      <c r="N275" s="7"/>
-      <c r="O275" s="7">
+      <c r="N284" s="7"/>
+      <c r="O284" s="7">
         <v>2023</v>
       </c>
-      <c r="P275" s="7"/>
-[...240 lines deleted...]
-      <c r="C282" s="14" t="s">
+      <c r="Z284"/>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="B285" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="C285" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="D285" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D282" s="14" t="s">
-[...139 lines deleted...]
-    <row r="286" spans="1:16">
+      <c r="E285" s="15"/>
+      <c r="F285" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" s="15"/>
+      <c r="H285" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I285" s="15"/>
+      <c r="J285" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K285" s="15"/>
+      <c r="L285" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M285" s="15"/>
+      <c r="N285" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O285" s="15"/>
+      <c r="P285" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z285"/>
+    </row>
+    <row r="286" spans="1:26">
       <c r="A286" s="14" t="s">
-        <v>549</v>
-[...4 lines deleted...]
-      <c r="C286" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="B286" s="14"/>
+      <c r="C286" s="14"/>
+      <c r="D286" s="14"/>
+      <c r="E286" s="16"/>
+      <c r="F286" s="18"/>
+      <c r="G286" s="16"/>
+      <c r="H286" s="18"/>
+      <c r="I286" s="16"/>
+      <c r="J286" s="18"/>
+      <c r="K286" s="16"/>
+      <c r="L286" s="18"/>
+      <c r="M286" s="16"/>
+      <c r="N286" s="18"/>
+      <c r="O286" s="16"/>
+      <c r="P286" s="18"/>
+      <c r="Z286"/>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="B287" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D287" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D286" s="14" t="s">
-[...34 lines deleted...]
-      <c r="C287" s="14" t="s">
+      <c r="E287" s="15"/>
+      <c r="F287" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" s="15"/>
+      <c r="H287" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I287" s="15"/>
+      <c r="J287" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K287" s="15"/>
+      <c r="L287" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M287" s="15"/>
+      <c r="N287" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O287" s="15"/>
+      <c r="P287" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z287"/>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="B288" s="14"/>
+      <c r="C288" s="14"/>
+      <c r="D288" s="14"/>
+      <c r="E288" s="16"/>
+      <c r="F288" s="18"/>
+      <c r="G288" s="16"/>
+      <c r="H288" s="18"/>
+      <c r="I288" s="16"/>
+      <c r="J288" s="18"/>
+      <c r="K288" s="16"/>
+      <c r="L288" s="18"/>
+      <c r="M288" s="16"/>
+      <c r="N288" s="18"/>
+      <c r="O288" s="16"/>
+      <c r="P288" s="18"/>
+      <c r="Z288"/>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="B289" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C289" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D289" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D287" s="14" t="s">
-[...54 lines deleted...]
-      <c r="C289" s="14" t="s">
+      <c r="E289" s="15"/>
+      <c r="F289" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="15"/>
+      <c r="H289" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I289" s="15"/>
+      <c r="J289" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K289" s="15"/>
+      <c r="L289" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M289" s="15"/>
+      <c r="N289" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O289" s="15"/>
+      <c r="P289" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z289"/>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="B290" s="14"/>
+      <c r="C290" s="14"/>
+      <c r="D290" s="14"/>
+      <c r="E290" s="16"/>
+      <c r="F290" s="18"/>
+      <c r="G290" s="16"/>
+      <c r="H290" s="18"/>
+      <c r="I290" s="16"/>
+      <c r="J290" s="18"/>
+      <c r="K290" s="16"/>
+      <c r="L290" s="18"/>
+      <c r="M290" s="16"/>
+      <c r="N290" s="18"/>
+      <c r="O290" s="16"/>
+      <c r="P290" s="18"/>
+      <c r="Z290"/>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="C291" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D291" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D289" s="14" t="s">
-[...36 lines deleted...]
-      <c r="C290" s="14" t="s">
+      <c r="E291" s="15"/>
+      <c r="F291" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="15"/>
+      <c r="H291" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I291" s="15"/>
+      <c r="J291" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K291" s="15"/>
+      <c r="L291" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M291" s="15"/>
+      <c r="N291" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O291" s="15"/>
+      <c r="P291" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z291"/>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="B292" s="14"/>
+      <c r="C292" s="14"/>
+      <c r="D292" s="14"/>
+      <c r="E292" s="16"/>
+      <c r="F292" s="18"/>
+      <c r="G292" s="16"/>
+      <c r="H292" s="18"/>
+      <c r="I292" s="16"/>
+      <c r="J292" s="18"/>
+      <c r="K292" s="16"/>
+      <c r="L292" s="18"/>
+      <c r="M292" s="16"/>
+      <c r="N292" s="18"/>
+      <c r="O292" s="16"/>
+      <c r="P292" s="18"/>
+      <c r="Z292"/>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="B293" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="C293" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D293" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D290" s="14" t="s">
-[...385 lines deleted...]
-      <c r="C302" s="14" t="s">
+      <c r="E293" s="15"/>
+      <c r="F293" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" s="15"/>
+      <c r="H293" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I293" s="15"/>
+      <c r="J293" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K293" s="15"/>
+      <c r="L293" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M293" s="15"/>
+      <c r="N293" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O293" s="15"/>
+      <c r="P293" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z293"/>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="B294" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="C294" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D294" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D302" s="14" t="s">
-[...275 lines deleted...]
-      </c>
+      <c r="E294" s="15"/>
+      <c r="F294" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" s="15"/>
+      <c r="H294" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="I294" s="15"/>
+      <c r="J294" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="K294" s="15"/>
+      <c r="L294" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M294" s="15"/>
+      <c r="N294" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O294" s="15"/>
+      <c r="P294" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z294"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="M5:N5"/>
-    <mergeCell ref="O5:P5"/>
     <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="A4:P4"/>
-    <mergeCell ref="E5:F5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:P3"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
-    <mergeCell ref="A8:P8"/>
-[...2 lines deleted...]
-    <mergeCell ref="A27:P27"/>
+    <mergeCell ref="A9:P9"/>
+    <mergeCell ref="A14:P14"/>
+    <mergeCell ref="A26:P26"/>
+    <mergeCell ref="A30:P30"/>
     <mergeCell ref="A31:P31"/>
-    <mergeCell ref="A32:P32"/>
-[...10 lines deleted...]
-    <mergeCell ref="A46:P46"/>
+    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="A37:P37"/>
+    <mergeCell ref="A40:P40"/>
+    <mergeCell ref="A44:P44"/>
+    <mergeCell ref="A45:P45"/>
     <mergeCell ref="A47:P47"/>
-    <mergeCell ref="A49:P49"/>
-[...14 lines deleted...]
-    <mergeCell ref="A78:P78"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="K48:L48"/>
+    <mergeCell ref="M48:N48"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="A50:P50"/>
+    <mergeCell ref="A54:P54"/>
+    <mergeCell ref="A56:P56"/>
+    <mergeCell ref="A60:P60"/>
+    <mergeCell ref="A62:P62"/>
+    <mergeCell ref="A69:P69"/>
+    <mergeCell ref="A73:P73"/>
+    <mergeCell ref="A75:P75"/>
+    <mergeCell ref="A87:P87"/>
+    <mergeCell ref="A88:P88"/>
     <mergeCell ref="A90:P90"/>
-    <mergeCell ref="A91:P91"/>
-[...7 lines deleted...]
-    <mergeCell ref="A95:P95"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="G91:H91"/>
+    <mergeCell ref="I91:J91"/>
+    <mergeCell ref="K91:L91"/>
+    <mergeCell ref="M91:N91"/>
+    <mergeCell ref="O91:P91"/>
+    <mergeCell ref="A96:P96"/>
+    <mergeCell ref="A98:P98"/>
     <mergeCell ref="A100:P100"/>
     <mergeCell ref="A102:P102"/>
-    <mergeCell ref="A104:P104"/>
-[...10 lines deleted...]
-    <mergeCell ref="O120:P120"/>
+    <mergeCell ref="A107:P107"/>
+    <mergeCell ref="A112:P112"/>
+    <mergeCell ref="A113:P113"/>
+    <mergeCell ref="A115:P115"/>
+    <mergeCell ref="E116:F116"/>
+    <mergeCell ref="G116:H116"/>
+    <mergeCell ref="I116:J116"/>
+    <mergeCell ref="K116:L116"/>
+    <mergeCell ref="M116:N116"/>
+    <mergeCell ref="O116:P116"/>
+    <mergeCell ref="A118:P118"/>
     <mergeCell ref="A121:P121"/>
-    <mergeCell ref="A123:P123"/>
-[...1 lines deleted...]
-    <mergeCell ref="A130:P130"/>
+    <mergeCell ref="A125:P125"/>
+    <mergeCell ref="A128:P128"/>
+    <mergeCell ref="A132:P132"/>
     <mergeCell ref="A133:P133"/>
-    <mergeCell ref="A137:P137"/>
+    <mergeCell ref="A135:P135"/>
+    <mergeCell ref="E136:F136"/>
+    <mergeCell ref="G136:H136"/>
+    <mergeCell ref="I136:J136"/>
+    <mergeCell ref="K136:L136"/>
+    <mergeCell ref="M136:N136"/>
+    <mergeCell ref="O136:P136"/>
     <mergeCell ref="A138:P138"/>
-    <mergeCell ref="A140:P140"/>
-[...8 lines deleted...]
-    <mergeCell ref="A151:P151"/>
+    <mergeCell ref="A145:P145"/>
+    <mergeCell ref="A146:P146"/>
+    <mergeCell ref="A148:P148"/>
+    <mergeCell ref="E149:F149"/>
+    <mergeCell ref="G149:H149"/>
+    <mergeCell ref="I149:J149"/>
+    <mergeCell ref="K149:L149"/>
+    <mergeCell ref="M149:N149"/>
+    <mergeCell ref="O149:P149"/>
     <mergeCell ref="A152:P152"/>
     <mergeCell ref="A154:P154"/>
-    <mergeCell ref="E155:F155"/>
-[...5 lines deleted...]
-    <mergeCell ref="A156:P156"/>
     <mergeCell ref="A159:P159"/>
-    <mergeCell ref="A161:P161"/>
-[...1 lines deleted...]
-    <mergeCell ref="A170:P170"/>
+    <mergeCell ref="A163:P163"/>
+    <mergeCell ref="A165:P165"/>
     <mergeCell ref="A172:P172"/>
-    <mergeCell ref="A179:P179"/>
+    <mergeCell ref="A173:P173"/>
+    <mergeCell ref="A175:P175"/>
+    <mergeCell ref="E176:F176"/>
+    <mergeCell ref="G176:H176"/>
+    <mergeCell ref="I176:J176"/>
+    <mergeCell ref="K176:L176"/>
+    <mergeCell ref="M176:N176"/>
+    <mergeCell ref="O176:P176"/>
+    <mergeCell ref="A178:P178"/>
     <mergeCell ref="A180:P180"/>
-    <mergeCell ref="A182:P182"/>
-[...8 lines deleted...]
-    <mergeCell ref="A188:P188"/>
+    <mergeCell ref="A183:P183"/>
+    <mergeCell ref="A185:P185"/>
     <mergeCell ref="A191:P191"/>
-    <mergeCell ref="A193:P193"/>
-[...9 lines deleted...]
-    <mergeCell ref="A204:P204"/>
+    <mergeCell ref="A192:P192"/>
+    <mergeCell ref="A194:P194"/>
+    <mergeCell ref="E195:F195"/>
+    <mergeCell ref="G195:H195"/>
+    <mergeCell ref="I195:J195"/>
+    <mergeCell ref="K195:L195"/>
+    <mergeCell ref="M195:N195"/>
+    <mergeCell ref="O195:P195"/>
+    <mergeCell ref="A198:P198"/>
+    <mergeCell ref="A201:P201"/>
+    <mergeCell ref="A203:P203"/>
     <mergeCell ref="A207:P207"/>
+    <mergeCell ref="A208:P208"/>
     <mergeCell ref="A210:P210"/>
-    <mergeCell ref="A212:P212"/>
-    <mergeCell ref="A216:P216"/>
+    <mergeCell ref="E211:F211"/>
+    <mergeCell ref="G211:H211"/>
+    <mergeCell ref="I211:J211"/>
+    <mergeCell ref="K211:L211"/>
+    <mergeCell ref="M211:N211"/>
+    <mergeCell ref="O211:P211"/>
+    <mergeCell ref="A215:P215"/>
     <mergeCell ref="A217:P217"/>
-    <mergeCell ref="A219:P219"/>
-[...5 lines deleted...]
-    <mergeCell ref="O220:P220"/>
     <mergeCell ref="A221:P221"/>
     <mergeCell ref="A225:P225"/>
-    <mergeCell ref="A227:P227"/>
+    <mergeCell ref="A226:P226"/>
+    <mergeCell ref="A228:P228"/>
+    <mergeCell ref="E229:F229"/>
+    <mergeCell ref="G229:H229"/>
+    <mergeCell ref="I229:J229"/>
+    <mergeCell ref="K229:L229"/>
+    <mergeCell ref="M229:N229"/>
+    <mergeCell ref="O229:P229"/>
     <mergeCell ref="A231:P231"/>
     <mergeCell ref="A235:P235"/>
     <mergeCell ref="A236:P236"/>
     <mergeCell ref="A238:P238"/>
     <mergeCell ref="E239:F239"/>
     <mergeCell ref="G239:H239"/>
     <mergeCell ref="I239:J239"/>
     <mergeCell ref="K239:L239"/>
     <mergeCell ref="M239:N239"/>
     <mergeCell ref="O239:P239"/>
-    <mergeCell ref="A240:P240"/>
-    <mergeCell ref="A242:P242"/>
+    <mergeCell ref="A243:P243"/>
+    <mergeCell ref="A244:P244"/>
     <mergeCell ref="A246:P246"/>
-    <mergeCell ref="A247:P247"/>
+    <mergeCell ref="E247:F247"/>
+    <mergeCell ref="G247:H247"/>
+    <mergeCell ref="I247:J247"/>
+    <mergeCell ref="K247:L247"/>
+    <mergeCell ref="M247:N247"/>
+    <mergeCell ref="O247:P247"/>
     <mergeCell ref="A249:P249"/>
-    <mergeCell ref="E250:F250"/>
-[...7 lines deleted...]
-    <mergeCell ref="A256:P256"/>
+    <mergeCell ref="A252:P252"/>
+    <mergeCell ref="A254:P254"/>
     <mergeCell ref="A258:P258"/>
-    <mergeCell ref="E259:F259"/>
-[...10 lines deleted...]
-    <mergeCell ref="A272:P272"/>
+    <mergeCell ref="A259:P259"/>
+    <mergeCell ref="A261:P261"/>
+    <mergeCell ref="E262:F262"/>
+    <mergeCell ref="G262:H262"/>
+    <mergeCell ref="I262:J262"/>
+    <mergeCell ref="K262:L262"/>
+    <mergeCell ref="M262:N262"/>
+    <mergeCell ref="O262:P262"/>
+    <mergeCell ref="A264:P264"/>
+    <mergeCell ref="A269:P269"/>
     <mergeCell ref="A274:P274"/>
-    <mergeCell ref="E275:F275"/>
-[...6 lines deleted...]
-    <mergeCell ref="A278:P278"/>
+    <mergeCell ref="A280:P280"/>
+    <mergeCell ref="A281:P281"/>
     <mergeCell ref="A283:P283"/>
+    <mergeCell ref="E284:F284"/>
+    <mergeCell ref="G284:H284"/>
+    <mergeCell ref="I284:J284"/>
+    <mergeCell ref="K284:L284"/>
+    <mergeCell ref="M284:N284"/>
+    <mergeCell ref="O284:P284"/>
+    <mergeCell ref="A286:P286"/>
     <mergeCell ref="A288:P288"/>
-    <mergeCell ref="A294:P294"/>
-[...12 lines deleted...]
-    <mergeCell ref="A307:P307"/>
+    <mergeCell ref="A290:P290"/>
+    <mergeCell ref="A292:P292"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>amar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>